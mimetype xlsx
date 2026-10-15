--- v0 (2026-08-16)
+++ v1 (2026-10-15)
@@ -410,312 +410,312 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G394"/>
+  <dimension ref="A1:G397"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <cols>
     <col min="1" max="1" width="20.83203125" customWidth="1"/>
     <col min="2" max="2" width="40.83203125" customWidth="1"/>
     <col min="3" max="3" width="28.83203125" customWidth="1"/>
     <col min="4" max="4" width="10.83203125" customWidth="1"/>
     <col min="5" max="5" width="16.83203125" customWidth="1"/>
     <col min="6" max="6" width="16.83203125" customWidth="1"/>
     <col min="7" max="7" width="18.83203125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>CNPJ</v>
       </c>
       <c r="B1" t="str">
         <v>Razão Social</v>
       </c>
       <c r="C1" t="str">
         <v>Situação</v>
       </c>
       <c r="D1" t="str">
         <v>Débitos</v>
       </c>
       <c r="E1" t="str">
         <v>Saldo Devedor</v>
       </c>
       <c r="F1" t="str">
         <v>Validade Certidão</v>
       </c>
       <c r="G1" t="str">
         <v>Certidão</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>50.950.077/0001-09</v>
       </c>
       <c r="B2" t="str">
         <v>50.950.077 HENZO CARDOSO CABRAL</v>
       </c>
       <c r="C2" t="str">
         <v>Com Pendência</v>
       </c>
       <c r="D2">
-        <v>5</v>
+        <v>7</v>
       </c>
       <c r="E2">
-        <v>891.55</v>
+        <v>1248.17</v>
       </c>
       <c r="F2" t="str">
         <v/>
       </c>
       <c r="G2" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>29.141.415/0001-67</v>
       </c>
       <c r="B3" t="str">
         <v>A &amp; R TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C3" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="E3">
-        <v>9798.55</v>
+        <v>25209.36</v>
       </c>
       <c r="F3" t="str">
         <v>24/01/2026</v>
       </c>
       <c r="G3" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>36.808.588/0001-51</v>
       </c>
       <c r="B4" t="str">
         <v>AA2 COMERCIO DE FERRAGENS LTDA</v>
       </c>
       <c r="C4" t="str">
         <v>Regular</v>
       </c>
       <c r="D4">
         <v>33</v>
       </c>
       <c r="E4">
         <v>52216.47</v>
       </c>
       <c r="F4" t="str">
         <v>28/10/2024</v>
       </c>
       <c r="G4" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>14.860.531/0001-69</v>
       </c>
       <c r="B5" t="str">
         <v>AAJ TRANSPORTES EXPRESS LTDA</v>
       </c>
       <c r="C5" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D5">
         <v>0</v>
       </c>
       <c r="E5">
         <v>0</v>
       </c>
       <c r="F5" t="str">
-        <v>25/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G5" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
-        <v>43.895.040/0001-51</v>
+        <v>38.075.242/0001-17</v>
       </c>
       <c r="B6" t="str">
-        <v>ADEVANILDO ANTONIO DOS SANTOS 03431094929</v>
+        <v>AJL TRANSPORTES EXPRESS LTDA</v>
       </c>
       <c r="C6" t="str">
         <v>Regular</v>
       </c>
       <c r="D6">
         <v>2</v>
       </c>
       <c r="E6">
-        <v>356.62</v>
+        <v>21.51</v>
       </c>
       <c r="F6" t="str">
-        <v>22/08/2025</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G6" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>22.659.441/0001-32</v>
       </c>
       <c r="B7" t="str">
         <v>ALFA MANUTENCOES LTDA</v>
       </c>
       <c r="C7" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D7">
-        <v>20</v>
+        <v>0</v>
       </c>
       <c r="E7">
-        <v>16456.08</v>
+        <v>0</v>
       </c>
       <c r="F7" t="str">
         <v>07/04/2025</v>
       </c>
       <c r="G7" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>19.305.722/0001-82</v>
       </c>
       <c r="B8" t="str">
         <v>ALLMETAL LTDA</v>
       </c>
       <c r="C8" t="str">
         <v>Regular</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
         <v>0</v>
       </c>
       <c r="F8" t="str">
         <v>20/03/2025</v>
       </c>
       <c r="G8" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>05.590.262/0001-77</v>
       </c>
       <c r="B9" t="str">
         <v>AMERICA IND E COM DE PECAS E EQUIPAMENTOS LTDA</v>
       </c>
       <c r="C9" t="str">
         <v>Indefinida</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
         <v>0</v>
       </c>
       <c r="F9" t="str">
         <v/>
       </c>
       <c r="G9" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>15.100.325/0001-13</v>
       </c>
       <c r="B10" t="str">
         <v>ANA CLAUDIA DE ALMEIDA FAGUNDES REFORMADORA</v>
       </c>
       <c r="C10" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D10">
         <v>3</v>
       </c>
       <c r="E10">
-        <v>2590.42</v>
+        <v>3394.52</v>
       </c>
       <c r="F10" t="str">
         <v>05/01/2027</v>
       </c>
       <c r="G10" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>40.156.860/0001-33</v>
       </c>
       <c r="B11" t="str">
         <v>ANA PAULA DE SENA ROBAERT LTDA</v>
       </c>
       <c r="C11" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D11">
         <v>2</v>
       </c>
       <c r="E11">
-        <v>4960.17</v>
+        <v>845.08</v>
       </c>
       <c r="F11" t="str">
-        <v>15/08/2026</v>
+        <v>02/03/2027</v>
       </c>
       <c r="G11" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>03.948.097/0001-57</v>
       </c>
       <c r="B12" t="str">
         <v>ANTALUM COMERCIO DE ALUMINIO LTDA</v>
       </c>
       <c r="C12" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
         <v>0</v>
       </c>
       <c r="F12" t="str">
         <v>04/04/2019</v>
       </c>
       <c r="G12" t="str">
@@ -766,8773 +766,8842 @@
       </c>
       <c r="G14" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>04.322.682/0001-00</v>
       </c>
       <c r="B15" t="str">
         <v>ATUALLIZE COMERCIO DE MATERIAIS PARA ACABAMENTOS LTDA</v>
       </c>
       <c r="C15" t="str">
         <v>Indefinida</v>
       </c>
       <c r="D15">
         <v>0</v>
       </c>
       <c r="E15">
         <v>0</v>
       </c>
       <c r="F15" t="str">
         <v/>
       </c>
       <c r="G15" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>05.671.753/0001-42</v>
       </c>
       <c r="B16" t="str">
         <v>ATUALLIZE INDUSTRIA E COMERCIO DE MOVEIS E DIVISORIAS LTDA</v>
       </c>
       <c r="C16" t="str">
         <v>Indefinida</v>
       </c>
       <c r="D16">
         <v>0</v>
       </c>
       <c r="E16">
         <v>0</v>
       </c>
       <c r="F16" t="str">
         <v/>
       </c>
       <c r="G16" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>30.184.694/0001-25</v>
       </c>
       <c r="B17" t="str">
         <v>AUTO SOCORRO JR LTDA</v>
       </c>
       <c r="C17" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D17">
         <v>4</v>
       </c>
       <c r="E17">
         <v>2407.46</v>
       </c>
       <c r="F17" t="str">
         <v>06/03/2024</v>
       </c>
       <c r="G17" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
-        <v>15.416.188/0001-20</v>
+        <v>10.799.810/0001-03</v>
       </c>
       <c r="B18" t="str">
-        <v>AVX TRANSLOC LTDA</v>
+        <v>AUTOMEC MANUTENCAO E AUTOMACAO INDUSTRIAL LTDA</v>
       </c>
       <c r="C18" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D18">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E18">
-        <v>356.03</v>
+        <v>6336.21</v>
       </c>
       <c r="F18" t="str">
-        <v>05/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G18" t="str">
-        <v>Disponível</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="str">
-        <v>09.456.428/0001-18</v>
+        <v>10.799.810/0002-94</v>
       </c>
       <c r="B19" t="str">
-        <v>BATEL LOGISTICA E DISTRIBUICAO LTDA</v>
+        <v>AUTOMEC MANUTENCAO E AUTOMACAO INDUSTRIAL LTDA</v>
       </c>
       <c r="C19" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D19">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="E19">
-        <v>5253.02</v>
+        <v>6336.21</v>
       </c>
       <c r="F19" t="str">
-        <v>16/12/2020</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G19" t="str">
-        <v>Indisponível</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="str">
-        <v>09.456.428/0002-07</v>
+        <v>64.950.374/0001-50</v>
       </c>
       <c r="B20" t="str">
-        <v>BATEL LOGISTICA E DISTRIBUICAO LTDA</v>
+        <v>AXIS PHI LTDA</v>
       </c>
       <c r="C20" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D20">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E20">
-        <v>5253.02</v>
+        <v>178.31</v>
       </c>
       <c r="F20" t="str">
-        <v>16/12/2020</v>
+        <v>20/02/2027</v>
       </c>
       <c r="G20" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="str">
-        <v>39.952.818/0001-40</v>
+        <v>09.456.428/0001-18</v>
       </c>
       <c r="B21" t="str">
-        <v>BLD EXPRESS LTDA</v>
+        <v>BATEL LOGISTICA E DISTRIBUICAO LTDA</v>
       </c>
       <c r="C21" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D21">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="E21">
-        <v>51</v>
+        <v>142855.29</v>
       </c>
       <c r="F21" t="str">
-        <v>06/05/2024</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G21" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="str">
-        <v>17.122.471/0001-75</v>
+        <v>09.456.428/0002-07</v>
       </c>
       <c r="B22" t="str">
-        <v>BLD LOGISTICA LTDA</v>
+        <v>BATEL LOGISTICA E DISTRIBUICAO LTDA</v>
       </c>
       <c r="C22" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D22">
-        <v>84</v>
+        <v>4</v>
       </c>
       <c r="E22">
-        <v>471515.15</v>
+        <v>142855.29</v>
       </c>
       <c r="F22" t="str">
-        <v>24/01/2018</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G22" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="str">
-        <v>17.122.471/0002-56</v>
+        <v>52.500.988/0001-51</v>
       </c>
       <c r="B23" t="str">
-        <v>BLD LOGISTICA LTDA</v>
+        <v>BIO SIGNUS LTDA.</v>
       </c>
       <c r="C23" t="str">
         <v>Regular</v>
       </c>
       <c r="D23">
-        <v>84</v>
+        <v>2</v>
       </c>
       <c r="E23">
-        <v>471515.15</v>
+        <v>2234.9</v>
       </c>
       <c r="F23" t="str">
-        <v>24/01/2018</v>
+        <v>28/02/2027</v>
       </c>
       <c r="G23" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="str">
-        <v>17.122.471/0003-37</v>
+        <v>39.952.818/0001-40</v>
       </c>
       <c r="B24" t="str">
-        <v>BLD LOGISTICA LTDA</v>
+        <v>BLD EXPRESS LTDA</v>
       </c>
       <c r="C24" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D24">
-        <v>84</v>
+        <v>1</v>
       </c>
       <c r="E24">
-        <v>471515.15</v>
+        <v>51</v>
       </c>
       <c r="F24" t="str">
-        <v>24/01/2018</v>
+        <v>06/05/2024</v>
       </c>
       <c r="G24" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="str">
-        <v>17.122.471/0004-18</v>
+        <v>17.122.471/0001-75</v>
       </c>
       <c r="B25" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C25" t="str">
         <v>Regular</v>
       </c>
       <c r="D25">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="E25">
-        <v>471515.15</v>
+        <v>638464.88</v>
       </c>
       <c r="F25" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G25" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="str">
-        <v>17.122.471/0005-07</v>
+        <v>17.122.471/0002-56</v>
       </c>
       <c r="B26" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C26" t="str">
         <v>Regular</v>
       </c>
       <c r="D26">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E26">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F26" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G26" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="str">
-        <v>17.122.471/0006-80</v>
+        <v>17.122.471/0003-37</v>
       </c>
       <c r="B27" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C27" t="str">
         <v>Regular</v>
       </c>
       <c r="D27">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E27">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F27" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G27" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>17.122.471/0007-60</v>
+        <v>17.122.471/0004-18</v>
       </c>
       <c r="B28" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C28" t="str">
         <v>Regular</v>
       </c>
       <c r="D28">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E28">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F28" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G28" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>17.122.471/0008-41</v>
+        <v>17.122.471/0005-07</v>
       </c>
       <c r="B29" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C29" t="str">
         <v>Regular</v>
       </c>
       <c r="D29">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E29">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F29" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G29" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>17.122.471/0009-22</v>
+        <v>17.122.471/0006-80</v>
       </c>
       <c r="B30" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C30" t="str">
         <v>Regular</v>
       </c>
       <c r="D30">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E30">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F30" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G30" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>17.122.471/0010-66</v>
+        <v>17.122.471/0007-60</v>
       </c>
       <c r="B31" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C31" t="str">
         <v>Regular</v>
       </c>
       <c r="D31">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E31">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F31" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G31" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="str">
-        <v>17.122.471/0011-47</v>
+        <v>17.122.471/0008-41</v>
       </c>
       <c r="B32" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C32" t="str">
         <v>Regular</v>
       </c>
       <c r="D32">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E32">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F32" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G32" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="str">
-        <v>17.122.471/0012-28</v>
+        <v>17.122.471/0009-22</v>
       </c>
       <c r="B33" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C33" t="str">
         <v>Regular</v>
       </c>
       <c r="D33">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E33">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F33" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G33" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="str">
-        <v>17.122.471/0013-09</v>
+        <v>17.122.471/0010-66</v>
       </c>
       <c r="B34" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C34" t="str">
         <v>Regular</v>
       </c>
       <c r="D34">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E34">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F34" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G34" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="str">
-        <v>17.122.471/0014-90</v>
+        <v>17.122.471/0011-47</v>
       </c>
       <c r="B35" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C35" t="str">
         <v>Regular</v>
       </c>
       <c r="D35">
-        <v>84</v>
+        <v>119</v>
       </c>
       <c r="E35">
-        <v>471515.15</v>
+        <v>638464.88</v>
       </c>
       <c r="F35" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G35" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="str">
-        <v>17.122.471/0015-70</v>
+        <v>17.122.471/0012-28</v>
       </c>
       <c r="B36" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C36" t="str">
         <v>Regular</v>
       </c>
       <c r="D36">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E36">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F36" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G36" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="str">
-        <v>17.122.471/0016-51</v>
+        <v>17.122.471/0013-09</v>
       </c>
       <c r="B37" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C37" t="str">
         <v>Regular</v>
       </c>
       <c r="D37">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E37">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F37" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G37" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="str">
-        <v>17.122.471/0017-32</v>
+        <v>17.122.471/0014-90</v>
       </c>
       <c r="B38" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C38" t="str">
         <v>Regular</v>
       </c>
       <c r="D38">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E38">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F38" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G38" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="str">
-        <v>17.122.471/0019-02</v>
+        <v>17.122.471/0015-70</v>
       </c>
       <c r="B39" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C39" t="str">
         <v>Regular</v>
       </c>
       <c r="D39">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E39">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F39" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G39" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="str">
-        <v>17.122.471/0020-38</v>
+        <v>17.122.471/0016-51</v>
       </c>
       <c r="B40" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C40" t="str">
         <v>Regular</v>
       </c>
       <c r="D40">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E40">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F40" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G40" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="str">
-        <v>17.122.471/0021-19</v>
+        <v>17.122.471/0017-32</v>
       </c>
       <c r="B41" t="str">
         <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C41" t="str">
         <v>Regular</v>
       </c>
       <c r="D41">
-        <v>84</v>
+        <v>114</v>
       </c>
       <c r="E41">
-        <v>471515.15</v>
+        <v>625640.28</v>
       </c>
       <c r="F41" t="str">
         <v>24/01/2018</v>
       </c>
       <c r="G41" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="str">
-        <v>20.744.060/0001-26</v>
+        <v>17.122.471/0019-02</v>
       </c>
       <c r="B42" t="str">
-        <v>BLINDAGEM REAL PADRONIZACOES E BLINDAGENS LTDA</v>
+        <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C42" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D42">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="E42">
-        <v>13478.14</v>
+        <v>625640.28</v>
       </c>
       <c r="F42" t="str">
-        <v>20/01/2019</v>
+        <v>24/01/2018</v>
       </c>
       <c r="G42" t="str">
-        <v>Indisponível</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="str">
-        <v>25.530.182/0001-33</v>
+        <v>17.122.471/0020-38</v>
       </c>
       <c r="B43" t="str">
-        <v>BOQUEIRAO COMERCIO DE ALUMINIO LTDA</v>
+        <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C43" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D43">
-        <v>20</v>
+        <v>114</v>
       </c>
       <c r="E43">
-        <v>57678.34</v>
+        <v>625640.28</v>
       </c>
       <c r="F43" t="str">
-        <v>29/12/2020</v>
+        <v>24/01/2018</v>
       </c>
       <c r="G43" t="str">
-        <v>Indisponível</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="str">
-        <v>42.747.021/0001-15</v>
+        <v>17.122.471/0021-19</v>
       </c>
       <c r="B44" t="str">
-        <v>BTB GOLDEN MARKETING LTDA</v>
+        <v>BLD LOGISTICA LTDA</v>
       </c>
       <c r="C44" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D44">
-        <v>3</v>
+        <v>119</v>
       </c>
       <c r="E44">
-        <v>627</v>
+        <v>638464.88</v>
       </c>
       <c r="F44" t="str">
-        <v>25/07/2026</v>
+        <v>24/01/2018</v>
       </c>
       <c r="G44" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="str">
-        <v>25.111.174/0001-52</v>
+        <v>20.744.060/0001-26</v>
       </c>
       <c r="B45" t="str">
-        <v>C. J. BETIM &amp; CIA LTDA</v>
+        <v>BLINDAGEM REAL PADRONIZACOES E BLINDAGENS LTDA</v>
       </c>
       <c r="C45" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D45">
-        <v>13</v>
+        <v>36</v>
       </c>
       <c r="E45">
-        <v>2605.9</v>
+        <v>19581.44</v>
       </c>
       <c r="F45" t="str">
-        <v>09/04/2023</v>
+        <v>20/01/2019</v>
       </c>
       <c r="G45" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="str">
-        <v>48.197.256/0001-67</v>
+        <v>25.530.182/0001-33</v>
       </c>
       <c r="B46" t="str">
-        <v>C&amp;A CONSTRUTORA LTDA</v>
+        <v>BOQUEIRAO COMERCIO DE ALUMINIO LTDA</v>
       </c>
       <c r="C46" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D46">
-        <v>0</v>
+        <v>20</v>
       </c>
       <c r="E46">
-        <v>0</v>
+        <v>57678.34</v>
       </c>
       <c r="F46" t="str">
-        <v>04/07/2026</v>
+        <v>29/12/2020</v>
       </c>
       <c r="G46" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="str">
-        <v>46.083.736/0001-71</v>
+        <v>42.747.021/0001-15</v>
       </c>
       <c r="B47" t="str">
-        <v>CAMARGO TRANSPORTE LTDA</v>
+        <v>BTB GOLDEN MARKETING LTDA</v>
       </c>
       <c r="C47" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D47">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E47">
-        <v>1353.76</v>
+        <v>836</v>
       </c>
       <c r="F47" t="str">
-        <v>14/01/2025</v>
+        <v>25/07/2026</v>
       </c>
       <c r="G47" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="str">
-        <v>12.810.326/0001-63</v>
+        <v>25.111.174/0001-52</v>
       </c>
       <c r="B48" t="str">
-        <v>CARGO TIME EXPRESS TRANSPORTES LTDA</v>
+        <v>C. J. BETIM &amp; CIA LTDA</v>
       </c>
       <c r="C48" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D48">
-        <v>1</v>
+        <v>13</v>
       </c>
       <c r="E48">
-        <v>18346.97</v>
+        <v>2605.9</v>
       </c>
       <c r="F48" t="str">
-        <v>29/07/2026</v>
+        <v>09/04/2023</v>
       </c>
       <c r="G48" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="str">
-        <v>24.948.431/0001-42</v>
+        <v>48.197.256/0001-67</v>
       </c>
       <c r="B49" t="str">
-        <v>CECATTO COMERCIO DE EMBALAGENS E TRANSPORTES LTDA</v>
+        <v>C&amp;A CONSTRUTORA LTDA</v>
       </c>
       <c r="C49" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D49">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E49">
-        <v>210.42</v>
+        <v>0</v>
       </c>
       <c r="F49" t="str">
-        <v>05/12/2016</v>
+        <v>04/07/2026</v>
       </c>
       <c r="G49" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="str">
-        <v>13.769.800/0001-13</v>
+        <v>46.083.736/0001-71</v>
       </c>
       <c r="B50" t="str">
-        <v>CRISTIANO SCHENKEL CHAGAS DIAS</v>
+        <v>CAMARGO TRANSPORTE LTDA</v>
       </c>
       <c r="C50" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D50">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="E50">
-        <v>7616.18</v>
+        <v>891.55</v>
       </c>
       <c r="F50" t="str">
-        <v>27/12/2026</v>
+        <v>14/01/2025</v>
       </c>
       <c r="G50" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="str">
-        <v>24.322.688/0001-94</v>
+        <v>12.810.326/0001-63</v>
       </c>
       <c r="B51" t="str">
-        <v>D M FARMACIA E COSMETICOS LTDA</v>
+        <v>CARGO TIME EXPRESS TRANSPORTES LTDA</v>
       </c>
       <c r="C51" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D51">
         <v>1</v>
       </c>
       <c r="E51">
-        <v>56.59</v>
+        <v>18346.97</v>
       </c>
       <c r="F51" t="str">
-        <v>08/12/2026</v>
+        <v>29/07/2026</v>
       </c>
       <c r="G51" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="str">
-        <v>45.212.047/0001-57</v>
+        <v>24.948.431/0001-42</v>
       </c>
       <c r="B52" t="str">
-        <v>DAN TRANSPORTES LTDA</v>
+        <v>CECATTO COMERCIO DE EMBALAGENS E TRANSPORTES LTDA</v>
       </c>
       <c r="C52" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D52">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E52">
-        <v>0</v>
+        <v>210.42</v>
       </c>
       <c r="F52" t="str">
-        <v/>
+        <v>05/12/2016</v>
       </c>
       <c r="G52" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="str">
-        <v>41.164.620/0001-43</v>
+        <v>66.034.097/0001-61</v>
       </c>
       <c r="B53" t="str">
-        <v>DANILO GABRIEL TOMBINI ENGENHARIA LTDA</v>
+        <v>COSTA EMPREENDIMENTOS ADMINISTRATIVOS LTDA</v>
       </c>
       <c r="C53" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D53">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="E53">
-        <v>1564.81</v>
+        <v>178.48</v>
       </c>
       <c r="F53" t="str">
-        <v>15/01/2026</v>
+        <v>19/02/2027</v>
       </c>
       <c r="G53" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="str">
-        <v>41.164.620/0002-24</v>
+        <v>13.769.800/0001-13</v>
       </c>
       <c r="B54" t="str">
-        <v>DANILO GABRIEL TOMBINI ENGENHARIA LTDA</v>
+        <v>CRISTIANO SCHENKEL CHAGAS DIAS</v>
       </c>
       <c r="C54" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D54">
         <v>2</v>
       </c>
       <c r="E54">
-        <v>1564.81</v>
+        <v>7616.18</v>
       </c>
       <c r="F54" t="str">
-        <v>15/01/2026</v>
+        <v>27/12/2026</v>
       </c>
       <c r="G54" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="str">
-        <v>10.580.480/0001-60</v>
+        <v>24.322.688/0001-94</v>
       </c>
       <c r="B55" t="str">
-        <v>DECATEC LTDA</v>
+        <v>D M FARMACIA E COSMETICOS LTDA</v>
       </c>
       <c r="C55" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D55">
-        <v>32</v>
+        <v>17</v>
       </c>
       <c r="E55">
-        <v>166558.47</v>
+        <v>4445.87</v>
       </c>
       <c r="F55" t="str">
-        <v>05/08/2023</v>
+        <v>08/12/2026</v>
       </c>
       <c r="G55" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="str">
-        <v>10.580.480/0002-41</v>
+        <v>45.212.047/0001-57</v>
       </c>
       <c r="B56" t="str">
-        <v>DECATEC LTDA</v>
+        <v>DAN TRANSPORTES LTDA</v>
       </c>
       <c r="C56" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Indefinida</v>
       </c>
       <c r="D56">
-        <v>32</v>
+        <v>0</v>
       </c>
       <c r="E56">
-        <v>166558.47</v>
+        <v>0</v>
       </c>
       <c r="F56" t="str">
-        <v>05/08/2023</v>
+        <v/>
       </c>
       <c r="G56" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="str">
-        <v>11.106.730/0001-98</v>
+        <v>41.164.620/0001-43</v>
       </c>
       <c r="B57" t="str">
-        <v>DIAS E DIAS TRANSPORTES LTDA</v>
+        <v>DANILO GABRIEL TOMBINI ENGENHARIA LTDA</v>
       </c>
       <c r="C57" t="str">
         <v>Regular</v>
       </c>
       <c r="D57">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="E57">
-        <v>43403.33</v>
+        <v>1564.81</v>
       </c>
       <c r="F57" t="str">
-        <v>21/03/2021</v>
+        <v>15/01/2026</v>
       </c>
       <c r="G57" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="str">
-        <v>47.539.365/0001-52</v>
+        <v>41.164.620/0002-24</v>
       </c>
       <c r="B58" t="str">
-        <v>DISTRIBUIDORA BRANDEL LTDA</v>
+        <v>DANILO GABRIEL TOMBINI ENGENHARIA LTDA</v>
       </c>
       <c r="C58" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D58">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="E58">
-        <v>948.8</v>
+        <v>1564.81</v>
       </c>
       <c r="F58" t="str">
-        <v>20/01/2026</v>
+        <v>15/01/2026</v>
       </c>
       <c r="G58" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="str">
-        <v>03.345.573/0001-45</v>
+        <v>10.580.480/0001-60</v>
       </c>
       <c r="B59" t="str">
-        <v>DLEONY LTDA</v>
+        <v>DECATEC LTDA</v>
       </c>
       <c r="C59" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D59">
-        <v>0</v>
+        <v>44</v>
       </c>
       <c r="E59">
-        <v>0</v>
+        <v>251755.08</v>
       </c>
       <c r="F59" t="str">
-        <v>28/12/2026</v>
+        <v>05/08/2023</v>
       </c>
       <c r="G59" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="str">
-        <v>08.486.048/0001-63</v>
+        <v>10.580.480/0002-41</v>
       </c>
       <c r="B60" t="str">
-        <v>DZ PLUS LTDA</v>
+        <v>DECATEC LTDA</v>
       </c>
       <c r="C60" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D60">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="E60">
-        <v>47869.83</v>
+        <v>221980.17</v>
       </c>
       <c r="F60" t="str">
-        <v>09/11/2026</v>
+        <v>05/08/2023</v>
       </c>
       <c r="G60" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="str">
-        <v>18.569.869/0001-17</v>
+        <v>11.106.730/0001-98</v>
       </c>
       <c r="B61" t="str">
-        <v>E R N PEREIRA - TRANSPORTES LTDA</v>
+        <v>DIAS E DIAS TRANSPORTES LTDA</v>
       </c>
       <c r="C61" t="str">
         <v>Regular</v>
       </c>
       <c r="D61">
-        <v>12</v>
+        <v>8</v>
       </c>
       <c r="E61">
-        <v>16004.36</v>
+        <v>46645.49</v>
       </c>
       <c r="F61" t="str">
-        <v>06/07/2016</v>
+        <v>21/03/2021</v>
       </c>
       <c r="G61" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="str">
-        <v>27.455.928/0001-17</v>
+        <v>47.539.365/0001-52</v>
       </c>
       <c r="B62" t="str">
-        <v>EL - TRANSPORTES LTDA</v>
+        <v>DISTRIBUIDORA BRANDEL LTDA</v>
       </c>
       <c r="C62" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D62">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="E62">
-        <v>16.68</v>
+        <v>1710.92</v>
       </c>
       <c r="F62" t="str">
-        <v>04/08/2026</v>
+        <v>20/01/2026</v>
       </c>
       <c r="G62" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="str">
-        <v>20.474.764/0001-26</v>
+        <v>08.486.048/0001-63</v>
       </c>
       <c r="B63" t="str">
-        <v>ELIO RUBENS TONDIN FERREIRA DIAS LTDA</v>
+        <v>DZ PLUS LTDA</v>
       </c>
       <c r="C63" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D63">
-        <v>2</v>
+        <v>10</v>
       </c>
       <c r="E63">
-        <v>502.51</v>
+        <v>107473.53</v>
       </c>
       <c r="F63" t="str">
-        <v>26/01/2027</v>
+        <v>09/11/2026</v>
       </c>
       <c r="G63" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="str">
-        <v>07.869.929/0001-09</v>
+        <v>18.569.869/0001-17</v>
       </c>
       <c r="B64" t="str">
-        <v>ELVIS E. SCHMIDT LTDA</v>
+        <v>E R N PEREIRA - TRANSPORTES LTDA</v>
       </c>
       <c r="C64" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D64">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="E64">
-        <v>3430.4</v>
+        <v>298.69</v>
       </c>
       <c r="F64" t="str">
-        <v>15/11/2026</v>
+        <v>06/07/2016</v>
       </c>
       <c r="G64" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="str">
-        <v>48.655.285/0001-25</v>
+        <v>27.455.928/0001-17</v>
       </c>
       <c r="B65" t="str">
-        <v>ERN TRANSPORTES LTDA</v>
+        <v>EL - TRANSPORTES LTDA</v>
       </c>
       <c r="C65" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D65">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="E65">
-        <v>4725.54</v>
+        <v>16.68</v>
       </c>
       <c r="F65" t="str">
-        <v>09/07/2025</v>
+        <v>04/08/2026</v>
       </c>
       <c r="G65" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="str">
-        <v>65.414.806/0001-71</v>
+        <v>20.474.764/0001-26</v>
       </c>
       <c r="B66" t="str">
-        <v>FAST SOLUTIONS TRANSPORTE E LOGISTICA LTDA</v>
+        <v>ELIO RUBENS TONDIN FERREIRA DIAS LTDA</v>
       </c>
       <c r="C66" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D66">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E66">
-        <v>24059.91</v>
+        <v>0</v>
       </c>
       <c r="F66" t="str">
-        <v>17/10/2026</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G66" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="str">
-        <v>06.338.157/0001-08</v>
+        <v>07.869.929/0001-09</v>
       </c>
       <c r="B67" t="str">
-        <v>FELIPE CORDEIRO TRACZ PADRONIZACOES E BLINDAGENS</v>
+        <v>ELVIS E. SCHMIDT LTDA</v>
       </c>
       <c r="C67" t="str">
-        <v>Indefinida</v>
+        <v>CNPJ não apto</v>
       </c>
       <c r="D67">
-        <v>2</v>
+        <v>8</v>
       </c>
       <c r="E67">
-        <v>472.55</v>
+        <v>3430.4</v>
       </c>
       <c r="F67" t="str">
-        <v/>
+        <v>15/11/2026</v>
       </c>
       <c r="G67" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="str">
-        <v>44.228.546/0001-70</v>
+        <v>48.655.285/0001-25</v>
       </c>
       <c r="B68" t="str">
-        <v>FLASH TRANSPORTES LTDA</v>
+        <v>ERN TRANSPORTES LTDA</v>
       </c>
       <c r="C68" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D68">
-        <v>4</v>
+        <v>46</v>
       </c>
       <c r="E68">
-        <v>813.31</v>
+        <v>16034.6</v>
       </c>
       <c r="F68" t="str">
-        <v>02/05/2025</v>
+        <v>09/07/2025</v>
       </c>
       <c r="G68" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="str">
-        <v>44.228.546/0002-50</v>
+        <v>65.414.806/0001-71</v>
       </c>
       <c r="B69" t="str">
-        <v>FLASH TRANSPORTES LTDA</v>
+        <v>FAST SOLUTIONS TRANSPORTE E LOGISTICA LTDA</v>
       </c>
       <c r="C69" t="str">
         <v>Regular</v>
       </c>
       <c r="D69">
-        <v>4</v>
+        <v>8</v>
       </c>
       <c r="E69">
-        <v>813.31</v>
+        <v>24059.91</v>
       </c>
       <c r="F69" t="str">
-        <v>02/05/2025</v>
+        <v>17/10/2026</v>
       </c>
       <c r="G69" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="str">
-        <v>24.532.647/0001-22</v>
+        <v>06.338.157/0001-08</v>
       </c>
       <c r="B70" t="str">
-        <v>FLASHH TRANSPORTES LTDA</v>
+        <v>FELIPE CORDEIRO TRACZ PADRONIZACOES E BLINDAGENS</v>
       </c>
       <c r="C70" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D70">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E70">
-        <v>0</v>
+        <v>472.55</v>
       </c>
       <c r="F70" t="str">
-        <v>27/01/2027</v>
+        <v/>
       </c>
       <c r="G70" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="str">
-        <v>24.532.647/0003-94</v>
+        <v>44.228.546/0001-70</v>
       </c>
       <c r="B71" t="str">
-        <v>FLASHH TRANSPORTES LTDA</v>
+        <v>FLASH TRANSPORTES LTDA</v>
       </c>
       <c r="C71" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D71">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E71">
-        <v>0</v>
+        <v>1664.79</v>
       </c>
       <c r="F71" t="str">
-        <v>27/01/2027</v>
+        <v>02/05/2025</v>
       </c>
       <c r="G71" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="str">
-        <v>34.053.815/0001-50</v>
+        <v>24.532.647/0001-22</v>
       </c>
       <c r="B72" t="str">
-        <v>FPH TRANSPORTES DE CARGAS E ENCOMENDAS URGENTES LTDA</v>
+        <v>FLASHH TRANSPORTES LTDA</v>
       </c>
       <c r="C72" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D72">
         <v>2</v>
       </c>
       <c r="E72">
-        <v>3589.09</v>
+        <v>2611.99</v>
       </c>
       <c r="F72" t="str">
-        <v>20/10/2023</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G72" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="str">
-        <v>20.691.146/0001-38</v>
+        <v>24.532.647/0003-94</v>
       </c>
       <c r="B73" t="str">
-        <v>FRANCHISING FARMACIAS UNIPOPULAR LTDA</v>
+        <v>FLASHH TRANSPORTES LTDA</v>
       </c>
       <c r="C73" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D73">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E73">
-        <v>0</v>
+        <v>2611.99</v>
       </c>
       <c r="F73" t="str">
-        <v>09/12/2024</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G73" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="str">
-        <v>10.895.377/0001-00</v>
+        <v>34.053.815/0001-50</v>
       </c>
       <c r="B74" t="str">
-        <v>FW &amp; CRW VIAGENS E TURISMO LTDA</v>
+        <v>FPH TRANSPORTES DE CARGAS E ENCOMENDAS URGENTES LTDA</v>
       </c>
       <c r="C74" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D74">
-        <v>60</v>
+        <v>0</v>
       </c>
       <c r="E74">
-        <v>12899.78</v>
+        <v>0</v>
       </c>
       <c r="F74" t="str">
-        <v>15/06/2025</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G74" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="str">
-        <v>32.610.015/0001-68</v>
+        <v>20.691.146/0001-38</v>
       </c>
       <c r="B75" t="str">
-        <v>GARCIA &amp; SAMPAIO TRANSPORTES E REPRESENTACAO COMERCIAL LTDA</v>
+        <v>FRANCHISING FARMACIAS UNIPOPULAR LTDA</v>
       </c>
       <c r="C75" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D75">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E75">
-        <v>9517.08</v>
+        <v>0</v>
       </c>
       <c r="F75" t="str">
-        <v>01/07/2024</v>
+        <v>09/12/2024</v>
       </c>
       <c r="G75" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="str">
-        <v>38.116.926/0001-10</v>
+        <v>10.895.377/0001-00</v>
       </c>
       <c r="B76" t="str">
-        <v>GENETICA SOLUCOES INTEGRADAS AO TRANSPORTE LTDA</v>
+        <v>FW &amp; CRW VIAGENS E TURISMO LTDA</v>
       </c>
       <c r="C76" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D76">
-        <v>6</v>
+        <v>68</v>
       </c>
       <c r="E76">
-        <v>969.99</v>
+        <v>14142.35</v>
       </c>
       <c r="F76" t="str">
-        <v>27/02/2021</v>
+        <v>15/06/2025</v>
       </c>
       <c r="G76" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="str">
-        <v>13.279.291/0001-40</v>
+        <v>32.610.015/0001-68</v>
       </c>
       <c r="B77" t="str">
-        <v>GMI TRANSPORTES INTERNACIONAIS LTDA</v>
+        <v>GARCIA &amp; SAMPAIO TRANSPORTES E REPRESENTACAO COMERCIAL LTDA</v>
       </c>
       <c r="C77" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D77">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E77">
-        <v>12175.47</v>
+        <v>9517.08</v>
       </c>
       <c r="F77" t="str">
-        <v>09/07/2025</v>
+        <v>01/07/2024</v>
       </c>
       <c r="G77" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="str">
-        <v>58.326.114/0001-06</v>
+        <v>38.116.926/0001-10</v>
       </c>
       <c r="B78" t="str">
-        <v>GRACE ACTION PARTICIPACOES LTDA</v>
+        <v>GENETICA SOLUCOES INTEGRADAS AO TRANSPORTE LTDA</v>
       </c>
       <c r="C78" t="str">
         <v>Regular</v>
       </c>
       <c r="D78">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E78">
-        <v>0</v>
+        <v>1314.17</v>
       </c>
       <c r="F78" t="str">
-        <v>27/01/2027</v>
+        <v>27/02/2021</v>
       </c>
       <c r="G78" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="str">
-        <v>49.544.757/0001-35</v>
+        <v>13.279.291/0001-40</v>
       </c>
       <c r="B79" t="str">
-        <v>GRANJA DOM GERALDO LTDA</v>
+        <v>GMI TRANSPORTES INTERNACIONAIS LTDA</v>
       </c>
       <c r="C79" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D79">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E79">
-        <v>1499.94</v>
+        <v>0</v>
       </c>
       <c r="F79" t="str">
-        <v>18/07/2026</v>
+        <v>09/07/2025</v>
       </c>
       <c r="G79" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="80">
       <c r="A80" t="str">
         <v>24.392.727/0001-20</v>
       </c>
       <c r="B80" t="str">
         <v>H G DE OLIVEIRA REPRESENTACOES COMERCIAIS LTDA</v>
       </c>
       <c r="C80" t="str">
         <v>Regular</v>
       </c>
       <c r="D80">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="E80">
-        <v>24175.01</v>
+        <v>5569.52</v>
       </c>
       <c r="F80" t="str">
         <v>15/10/2016</v>
       </c>
       <c r="G80" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="81">
       <c r="A81" t="str">
         <v>30.200.565/0001-83</v>
       </c>
       <c r="B81" t="str">
         <v>HARD ROCK TERRAPLANAGEM E DEMOLICOES LTDA</v>
       </c>
       <c r="C81" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D81">
         <v>0</v>
       </c>
       <c r="E81">
         <v>0</v>
       </c>
       <c r="F81" t="str">
-        <v>06/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G81" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="82">
       <c r="A82" t="str">
         <v>38.042.351/0001-38</v>
       </c>
       <c r="B82" t="str">
         <v>HIDROPAK LTDA</v>
       </c>
       <c r="C82" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D82">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="E82">
-        <v>154864.95</v>
+        <v>251650.45</v>
       </c>
       <c r="F82" t="str">
         <v>18/11/2025</v>
       </c>
       <c r="G82" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="83">
       <c r="A83" t="str">
         <v>77.051.894/0001-73</v>
       </c>
       <c r="B83" t="str">
         <v>HOTEL GLOBO LTDA</v>
       </c>
       <c r="C83" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D83">
         <v>1</v>
       </c>
       <c r="E83">
-        <v>140.2</v>
+        <v>160.3</v>
       </c>
       <c r="F83" t="str">
         <v>15/10/2025</v>
       </c>
       <c r="G83" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="84">
       <c r="A84" t="str">
         <v>45.061.770/0001-82</v>
       </c>
       <c r="B84" t="str">
         <v>IAN RAFAEL PEREIRA MELLO ARAUJO LTDA</v>
       </c>
       <c r="C84" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D84">
-        <v>4</v>
+        <v>6</v>
       </c>
       <c r="E84">
-        <v>3255.94</v>
+        <v>5048.03</v>
       </c>
       <c r="F84" t="str">
         <v>20/12/2026</v>
       </c>
       <c r="G84" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="85">
       <c r="A85" t="str">
         <v>33.634.788/0001-47</v>
       </c>
       <c r="B85" t="str">
         <v>INOVALOG TRANSPORTES LTDA</v>
       </c>
       <c r="C85" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D85">
-        <v>7</v>
+        <v>40</v>
       </c>
       <c r="E85">
-        <v>37119.47</v>
+        <v>148197.51</v>
       </c>
       <c r="F85" t="str">
         <v>16/03/2026</v>
       </c>
       <c r="G85" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="86">
       <c r="A86" t="str">
         <v>20.152.151/0001-72</v>
       </c>
       <c r="B86" t="str">
         <v>INOVATI LOGISTICA LTDA</v>
       </c>
       <c r="C86" t="str">
-        <v>Com Pendência</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D86">
         <v>2</v>
       </c>
       <c r="E86">
-        <v>309.02</v>
+        <v>15018.32</v>
       </c>
       <c r="F86" t="str">
-        <v/>
+        <v>22/03/2027</v>
       </c>
       <c r="G86" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="87">
       <c r="A87" t="str">
         <v>15.552.820/0001-63</v>
       </c>
       <c r="B87" t="str">
         <v>INOVATI TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C87" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D87">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E87">
-        <v>0</v>
+        <v>2789.09</v>
       </c>
       <c r="F87" t="str">
-        <v>18/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G87" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="88">
       <c r="A88" t="str">
         <v>15.552.820/0002-44</v>
       </c>
       <c r="B88" t="str">
         <v>INOVATI TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C88" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D88">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E88">
-        <v>0</v>
+        <v>2789.09</v>
       </c>
       <c r="F88" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G88" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="89">
       <c r="A89" t="str">
         <v>15.552.820/0003-25</v>
       </c>
       <c r="B89" t="str">
         <v>INOVATI TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C89" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D89">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E89">
-        <v>0</v>
+        <v>2789.09</v>
       </c>
       <c r="F89" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G89" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="90">
       <c r="A90" t="str">
         <v>15.552.820/0004-06</v>
       </c>
       <c r="B90" t="str">
         <v>INOVATI TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C90" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D90">
         <v>0</v>
       </c>
       <c r="E90">
         <v>0</v>
       </c>
       <c r="F90" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G90" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="91">
       <c r="A91" t="str">
         <v>15.552.820/0005-97</v>
       </c>
       <c r="B91" t="str">
         <v>INOVATI TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C91" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D91">
-        <v>0</v>
+        <v>12</v>
       </c>
       <c r="E91">
-        <v>0</v>
+        <v>2789.09</v>
       </c>
       <c r="F91" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G91" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="92">
       <c r="A92" t="str">
         <v>49.636.189/0001-00</v>
       </c>
       <c r="B92" t="str">
         <v>IRRIGA FOUR LTDA</v>
       </c>
       <c r="C92" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D92">
         <v>0</v>
       </c>
       <c r="E92">
         <v>0</v>
       </c>
       <c r="F92" t="str">
-        <v>27/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G92" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="93">
       <c r="A93" t="str">
         <v>26.687.979/0001-01</v>
       </c>
       <c r="B93" t="str">
         <v>ITAKE MARKET LTDA</v>
       </c>
       <c r="C93" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D93">
         <v>0</v>
       </c>
       <c r="E93">
         <v>0</v>
       </c>
       <c r="F93" t="str">
-        <v>20/01/2027</v>
+        <v>19/03/2027</v>
       </c>
       <c r="G93" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="94">
       <c r="A94" t="str">
-        <v>56.051.897/0001-37</v>
+        <v>44.874.092/0001-04</v>
       </c>
       <c r="B94" t="str">
-        <v>J.E.V. TRANSPORTES LTDA</v>
+        <v>J E TREVISAN TRANSPORTES LTDA</v>
       </c>
       <c r="C94" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D94">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E94">
-        <v>880</v>
+        <v>581.16</v>
       </c>
       <c r="F94" t="str">
-        <v>10/11/2025</v>
+        <v>19/03/2027</v>
       </c>
       <c r="G94" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="95">
       <c r="A95" t="str">
-        <v>59.176.224/0001-00</v>
+        <v>56.051.897/0001-37</v>
       </c>
       <c r="B95" t="str">
-        <v>J&amp;T TRANSPORTES LTDA</v>
+        <v>J.E.V. TRANSPORTES LTDA</v>
       </c>
       <c r="C95" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D95">
         <v>4</v>
       </c>
       <c r="E95">
-        <v>1900.19</v>
+        <v>880</v>
       </c>
       <c r="F95" t="str">
-        <v>20/01/2027</v>
+        <v>10/11/2025</v>
       </c>
       <c r="G95" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="96">
       <c r="A96" t="str">
-        <v>59.176.224/0002-82</v>
+        <v>05.211.266/0001-05</v>
       </c>
       <c r="B96" t="str">
-        <v>J&amp;T TRANSPORTES LTDA</v>
+        <v>JANDEL INDUSTRIA E COMERCIO DE CONSERVAS LTDA</v>
       </c>
       <c r="C96" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D96">
-        <v>4</v>
+        <v>130</v>
       </c>
       <c r="E96">
-        <v>1900.19</v>
+        <v>208598.82</v>
       </c>
       <c r="F96" t="str">
-        <v>20/01/2027</v>
+        <v/>
       </c>
       <c r="G96" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="97">
       <c r="A97" t="str">
-        <v>05.211.266/0001-05</v>
+        <v>38.207.045/0001-04</v>
       </c>
       <c r="B97" t="str">
-        <v>JANDEL INDUSTRIA E COMERCIO DE CONSERVAS LTDA</v>
+        <v>JAPAN OF HOUSE LTDA</v>
       </c>
       <c r="C97" t="str">
-        <v>Com Pendência</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D97">
-        <v>105</v>
+        <v>0</v>
       </c>
       <c r="E97">
-        <v>171540.93</v>
+        <v>0</v>
       </c>
       <c r="F97" t="str">
-        <v/>
+        <v>27/09/2026</v>
       </c>
       <c r="G97" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="98">
       <c r="A98" t="str">
-        <v>38.207.045/0001-04</v>
+        <v>19.179.864/0001-40</v>
       </c>
       <c r="B98" t="str">
-        <v>JAPAN OF HOUSE LTDA</v>
+        <v>JDL DISTRIBUIDORA DE CONSERVAS LTDA</v>
       </c>
       <c r="C98" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D98">
-        <v>0</v>
+        <v>57</v>
       </c>
       <c r="E98">
-        <v>0</v>
+        <v>4080.52</v>
       </c>
       <c r="F98" t="str">
-        <v>27/09/2026</v>
+        <v/>
       </c>
       <c r="G98" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="99">
       <c r="A99" t="str">
-        <v>19.179.864/0001-40</v>
+        <v>51.674.741/0001-99</v>
       </c>
       <c r="B99" t="str">
-        <v>JDL DISTRIBUIDORA DE CONSERVAS LTDA</v>
+        <v>JMGC - GESTAO CORPORATIVA LTDA</v>
       </c>
       <c r="C99" t="str">
-        <v>CNPJ não apto</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D99">
-        <v>142</v>
+        <v>1</v>
       </c>
       <c r="E99">
-        <v>15628.29</v>
+        <v>178.31</v>
       </c>
       <c r="F99" t="str">
-        <v/>
+        <v>08/07/2025</v>
       </c>
       <c r="G99" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="100">
       <c r="A100" t="str">
-        <v>36.838.109/0001-40</v>
+        <v>18.558.584/0001-80</v>
       </c>
       <c r="B100" t="str">
-        <v>JDL INDUSTRIA E COMERCIO DE CONSERVAS LTDA</v>
+        <v>JS BERTOLDO SERVICOS DE USINAGEM LTDA</v>
       </c>
       <c r="C100" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D100">
-        <v>1</v>
+        <v>112</v>
       </c>
       <c r="E100">
-        <v>113.85</v>
+        <v>86637.3</v>
       </c>
       <c r="F100" t="str">
-        <v>17/01/2026</v>
+        <v>01/06/2025</v>
       </c>
       <c r="G100" t="str">
-        <v>Disponível</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="101">
       <c r="A101" t="str">
-        <v>51.674.741/0001-99</v>
+        <v>82.204.603/0002-50</v>
       </c>
       <c r="B101" t="str">
-        <v>JMGC - GESTAO CORPORATIVA LTDA</v>
+        <v>JULLI TRANSPORTES DE CARGAS RODOVIARIAS LTDA</v>
       </c>
       <c r="C101" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D101">
-        <v>3</v>
+        <v>55</v>
       </c>
       <c r="E101">
-        <v>534.93</v>
+        <v>395272.81</v>
       </c>
       <c r="F101" t="str">
-        <v>08/07/2025</v>
+        <v>01/06/2016</v>
       </c>
       <c r="G101" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="102">
       <c r="A102" t="str">
-        <v>18.558.584/0001-80</v>
+        <v>82.204.603/0001-70</v>
       </c>
       <c r="B102" t="str">
-        <v>JS BERTOLDO SERVICOS DE USINAGEM LTDA</v>
+        <v>JULLI TRANSPORTES DE CARGAS RODOVIARIAS LTDA</v>
       </c>
       <c r="C102" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D102">
-        <v>89</v>
+        <v>55</v>
       </c>
       <c r="E102">
-        <v>72095.13</v>
+        <v>395272.81</v>
       </c>
       <c r="F102" t="str">
-        <v>01/06/2025</v>
+        <v>01/06/2016</v>
       </c>
       <c r="G102" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="103">
       <c r="A103" t="str">
-        <v>82.204.603/0002-50</v>
+        <v>24.772.967/0001-50</v>
       </c>
       <c r="B103" t="str">
-        <v>JULLI TRANSPORTES DE CARGAS RODOVIARIAS LTDA</v>
+        <v>KENJI HOSHIBA E MARESTONE HOSHIBA LTDA</v>
       </c>
       <c r="C103" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D103">
-        <v>52</v>
+        <v>1</v>
       </c>
       <c r="E103">
-        <v>342207.1</v>
+        <v>468.71</v>
       </c>
       <c r="F103" t="str">
-        <v>01/06/2016</v>
+        <v>06/01/2027</v>
       </c>
       <c r="G103" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="104">
       <c r="A104" t="str">
-        <v>82.204.603/0001-70</v>
+        <v>34.843.611/0001-13</v>
       </c>
       <c r="B104" t="str">
-        <v>JULLI TRANSPORTES DE CARGAS RODOVIARIAS LTDA</v>
+        <v>LEONARDO AUGUSTO MERCHIORI - TRANSPORTE DE CARGAS</v>
       </c>
       <c r="C104" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D104">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="E104">
-        <v>342207.1</v>
+        <v>42523.18</v>
       </c>
       <c r="F104" t="str">
-        <v>01/06/2016</v>
+        <v>05/04/2024</v>
       </c>
       <c r="G104" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="105">
       <c r="A105" t="str">
-        <v>34.843.611/0001-13</v>
+        <v>48.611.070/0001-02</v>
       </c>
       <c r="B105" t="str">
-        <v>LEONARDO AUGUSTO MERCHIORI - TRANSPORTE DE CARGAS</v>
+        <v>LIBER CONSULTORIA FINANCEIRA LTDA</v>
       </c>
       <c r="C105" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D105">
-        <v>229</v>
+        <v>10</v>
       </c>
       <c r="E105">
-        <v>216725.32</v>
+        <v>2872.82</v>
       </c>
       <c r="F105" t="str">
-        <v>05/04/2024</v>
+        <v>29/12/2025</v>
       </c>
       <c r="G105" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="106">
       <c r="A106" t="str">
-        <v>48.611.070/0001-02</v>
+        <v>48.611.070/0002-93</v>
       </c>
       <c r="B106" t="str">
         <v>LIBER CONSULTORIA FINANCEIRA LTDA</v>
       </c>
       <c r="C106" t="str">
         <v>Regular</v>
       </c>
       <c r="D106">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="E106">
-        <v>2434.34</v>
+        <v>2872.82</v>
       </c>
       <c r="F106" t="str">
         <v>29/12/2025</v>
       </c>
       <c r="G106" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="107">
       <c r="A107" t="str">
-        <v>48.611.070/0002-93</v>
+        <v>23.120.216/0002-77</v>
       </c>
       <c r="B107" t="str">
-        <v>LIBER CONSULTORIA FINANCEIRA LTDA</v>
+        <v>LIZ VEICULOS E TRANSPORTES LTDA</v>
       </c>
       <c r="C107" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D107">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E107">
-        <v>2434.34</v>
+        <v>649.23</v>
       </c>
       <c r="F107" t="str">
-        <v>29/12/2025</v>
+        <v>26/02/2024</v>
       </c>
       <c r="G107" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="108">
       <c r="A108" t="str">
-        <v>23.120.216/0002-77</v>
+        <v>23.120.216/0003-58</v>
       </c>
       <c r="B108" t="str">
         <v>LIZ VEICULOS E TRANSPORTES LTDA</v>
       </c>
       <c r="C108" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D108">
         <v>4</v>
       </c>
       <c r="E108">
         <v>649.23</v>
       </c>
       <c r="F108" t="str">
         <v>26/02/2024</v>
       </c>
       <c r="G108" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="109">
       <c r="A109" t="str">
-        <v>23.120.216/0003-58</v>
+        <v>23.120.216/0004-39</v>
       </c>
       <c r="B109" t="str">
         <v>LIZ VEICULOS E TRANSPORTES LTDA</v>
       </c>
       <c r="C109" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D109">
         <v>4</v>
       </c>
       <c r="E109">
         <v>649.23</v>
       </c>
       <c r="F109" t="str">
         <v>26/02/2024</v>
       </c>
       <c r="G109" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="110">
       <c r="A110" t="str">
-        <v>23.120.216/0004-39</v>
+        <v>27.555.403/0001-53</v>
       </c>
       <c r="B110" t="str">
-        <v>LIZ VEICULOS E TRANSPORTES LTDA</v>
+        <v>LOG WAY BR RODOVIARIO LTDA</v>
       </c>
       <c r="C110" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D110">
-        <v>4</v>
+        <v>22</v>
       </c>
       <c r="E110">
-        <v>649.23</v>
+        <v>38210.34</v>
       </c>
       <c r="F110" t="str">
-        <v>26/02/2024</v>
+        <v>05/10/2026</v>
       </c>
       <c r="G110" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="111">
       <c r="A111" t="str">
-        <v>27.555.403/0001-53</v>
+        <v>44.391.081/0001-73</v>
       </c>
       <c r="B111" t="str">
-        <v>LOG WAY BR RODOVIARIO LTDA</v>
+        <v>LOGGICA PHARMA LOGISTICA LTDA</v>
       </c>
       <c r="C111" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D111">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E111">
-        <v>38210.34</v>
+        <v>17607.71</v>
       </c>
       <c r="F111" t="str">
-        <v>05/10/2026</v>
+        <v>12/07/2026</v>
       </c>
       <c r="G111" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="112">
       <c r="A112" t="str">
-        <v>44.391.081/0001-73</v>
+        <v>56.305.906/0001-79</v>
       </c>
       <c r="B112" t="str">
-        <v>LOGGICA PHARMA LOGISTICA LTDA</v>
+        <v>LUGLOG TRANSPORTE E TURISMO LTDA</v>
       </c>
       <c r="C112" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D112">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E112">
-        <v>5855.82</v>
+        <v>0</v>
       </c>
       <c r="F112" t="str">
-        <v>12/07/2026</v>
+        <v>12/01/2026</v>
       </c>
       <c r="G112" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="113">
       <c r="A113" t="str">
-        <v>56.305.906/0001-79</v>
+        <v>28.532.308/0001-05</v>
       </c>
       <c r="B113" t="str">
-        <v>LUGLOG TRANSPORTE E TURISMO LTDA</v>
+        <v>LUIZ GERALDO RICARDO</v>
       </c>
       <c r="C113" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D113">
         <v>0</v>
       </c>
       <c r="E113">
         <v>0</v>
       </c>
       <c r="F113" t="str">
-        <v>12/01/2026</v>
+        <v>02/08/2022</v>
       </c>
       <c r="G113" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="114">
       <c r="A114" t="str">
-        <v>28.532.308/0001-05</v>
+        <v>26.029.953/0001-76</v>
       </c>
       <c r="B114" t="str">
-        <v>LUIZ GERALDO RICARDO</v>
+        <v>M.P. DA SILVA DISTRIBUIDORA DE ALIMENTOS LTDA</v>
       </c>
       <c r="C114" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D114">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E114">
-        <v>0</v>
+        <v>45.11</v>
       </c>
       <c r="F114" t="str">
-        <v>02/08/2022</v>
+        <v>26/02/2024</v>
       </c>
       <c r="G114" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="115">
       <c r="A115" t="str">
-        <v>26.029.953/0001-76</v>
+        <v>03.826.029/0001-15</v>
       </c>
       <c r="B115" t="str">
-        <v>M.P. DA SILVA DISTRIBUIDORA DE ALIMENTOS LTDA</v>
+        <v>MECAPRES INDUSTRIA E COMERCIO DE MEIOS DE CONTROLE LTDA</v>
       </c>
       <c r="C115" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D115">
-        <v>10</v>
+        <v>54</v>
       </c>
       <c r="E115">
-        <v>75351</v>
+        <v>17800.14</v>
       </c>
       <c r="F115" t="str">
-        <v>26/02/2024</v>
+        <v>13/07/2025</v>
       </c>
       <c r="G115" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="116">
       <c r="A116" t="str">
-        <v>03.826.029/0001-15</v>
+        <v>19.085.884/0001-52</v>
       </c>
       <c r="B116" t="str">
-        <v>MECAPRES INDUSTRIA E COMERCIO DE MEIOS DE CONTROLE LTDA</v>
+        <v>MEKATORQUE ENGENHARIA LTDA</v>
       </c>
       <c r="C116" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D116">
-        <v>42</v>
+        <v>26</v>
       </c>
       <c r="E116">
-        <v>14479.47</v>
+        <v>34955.38</v>
       </c>
       <c r="F116" t="str">
-        <v>13/07/2025</v>
+        <v>22/03/2025</v>
       </c>
       <c r="G116" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="117">
       <c r="A117" t="str">
-        <v>19.085.884/0001-52</v>
+        <v>06.120.835/0001-61</v>
       </c>
       <c r="B117" t="str">
-        <v>MEKATORQUE ENGENHARIA LTDA</v>
+        <v>MGP IMPLEMENTOS LTDA</v>
       </c>
       <c r="C117" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D117">
-        <v>24</v>
+        <v>0</v>
       </c>
       <c r="E117">
-        <v>28755.28</v>
+        <v>0</v>
       </c>
       <c r="F117" t="str">
-        <v>22/03/2025</v>
+        <v>14/08/2016</v>
       </c>
       <c r="G117" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="118">
       <c r="A118" t="str">
-        <v>06.120.835/0001-61</v>
+        <v>22.845.380/0001-06</v>
       </c>
       <c r="B118" t="str">
-        <v>MGP IMPLEMENTOS LTDA</v>
+        <v>MH EXPRESS TRANSPORTES LTDA</v>
       </c>
       <c r="C118" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D118">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E118">
-        <v>0</v>
+        <v>199.98</v>
       </c>
       <c r="F118" t="str">
-        <v>14/08/2016</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G118" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="119">
       <c r="A119" t="str">
-        <v>22.845.380/0001-06</v>
+        <v>42.429.424/0001-16</v>
       </c>
       <c r="B119" t="str">
-        <v>MH EXPRESS TRANSPORTES LTDA</v>
+        <v>MJS USINAGEM LTDA</v>
       </c>
       <c r="C119" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D119">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E119">
-        <v>199.98</v>
+        <v>20438.17</v>
       </c>
       <c r="F119" t="str">
-        <v>16/01/2027</v>
+        <v>29/05/2025</v>
       </c>
       <c r="G119" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="120">
       <c r="A120" t="str">
-        <v>42.429.424/0001-16</v>
+        <v>26.478.734/0001-74</v>
       </c>
       <c r="B120" t="str">
-        <v>MJS USINAGEM LTDA</v>
+        <v>MP REPRESENTACAO E DISTRIBUICAO DE ALIMENTOS LTDA</v>
       </c>
       <c r="C120" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D120">
-        <v>8</v>
+        <v>45</v>
       </c>
       <c r="E120">
-        <v>10327.67</v>
+        <v>24624.54</v>
       </c>
       <c r="F120" t="str">
-        <v>29/05/2025</v>
+        <v>10/03/2025</v>
       </c>
       <c r="G120" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="121">
       <c r="A121" t="str">
-        <v>40.891.007/0001-65</v>
+        <v>53.710.886/0001-23</v>
       </c>
       <c r="B121" t="str">
-        <v>MOLAS PIQUIRI LTDA</v>
+        <v>MPS REPRESENTACAO E DISTRIBUICAO DE ALIMENTOS LTDA</v>
       </c>
       <c r="C121" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D121">
-        <v>2</v>
+        <v>12</v>
       </c>
       <c r="E121">
-        <v>91.28</v>
+        <v>6981.4</v>
       </c>
       <c r="F121" t="str">
-        <v>18/01/2027</v>
+        <v>05/11/2025</v>
       </c>
       <c r="G121" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="122">
       <c r="A122" t="str">
-        <v>26.478.734/0001-74</v>
+        <v>66.499.307/0001-97</v>
       </c>
       <c r="B122" t="str">
-        <v>MP REPRESENTACAO E DISTRIBUICAO DE ALIMENTOS LTDA</v>
+        <v>MPS REPRESENTACOES LTDA</v>
       </c>
       <c r="C122" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D122">
-        <v>43</v>
+        <v>2</v>
       </c>
       <c r="E122">
-        <v>21092.04</v>
+        <v>711.72</v>
       </c>
       <c r="F122" t="str">
-        <v>10/03/2025</v>
+        <v>21/02/2027</v>
       </c>
       <c r="G122" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="123">
       <c r="A123" t="str">
-        <v>53.710.886/0001-23</v>
+        <v>49.015.958/0001-45</v>
       </c>
       <c r="B123" t="str">
-        <v>MPS REPRESENTACAO E DISTRIBUICAO DE ALIMENTOS LTDA</v>
+        <v>MRJ TRANSPORTES LTDA</v>
       </c>
       <c r="C123" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D123">
-        <v>10</v>
+        <v>4</v>
       </c>
       <c r="E123">
-        <v>5683.45</v>
+        <v>3811.88</v>
       </c>
       <c r="F123" t="str">
-        <v>05/11/2025</v>
+        <v>18/02/2026</v>
       </c>
       <c r="G123" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="124">
       <c r="A124" t="str">
         <v>33.719.331/0001-35</v>
       </c>
       <c r="B124" t="str">
         <v>MULTI COMERCIO DE PECAS DE MAQUINAS E MANUTENCAO LTDA</v>
       </c>
       <c r="C124" t="str">
         <v>Regular</v>
       </c>
       <c r="D124">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E124">
-        <v>48160.2</v>
+        <v>53915.77</v>
       </c>
       <c r="F124" t="str">
         <v>26/09/2026</v>
       </c>
       <c r="G124" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="125">
       <c r="A125" t="str">
         <v>33.719.331/0002-16</v>
       </c>
       <c r="B125" t="str">
         <v>MULTI COMERCIO DE PECAS DE MAQUINAS E MANUTENCAO LTDA</v>
       </c>
       <c r="C125" t="str">
         <v>Regular</v>
       </c>
       <c r="D125">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E125">
-        <v>48160.2</v>
+        <v>53915.77</v>
       </c>
       <c r="F125" t="str">
         <v>26/09/2026</v>
       </c>
       <c r="G125" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="126">
       <c r="A126" t="str">
         <v>33.719.331/0004-88</v>
       </c>
       <c r="B126" t="str">
         <v>MULTI COMERCIO DE PECAS DE MAQUINAS E MANUTENCAO LTDA</v>
       </c>
       <c r="C126" t="str">
         <v>Regular</v>
       </c>
       <c r="D126">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E126">
-        <v>48160.2</v>
+        <v>53915.77</v>
       </c>
       <c r="F126" t="str">
         <v>26/09/2026</v>
       </c>
       <c r="G126" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="127">
       <c r="A127" t="str">
         <v>33.719.331/0005-69</v>
       </c>
       <c r="B127" t="str">
         <v>MULTI COMERCIO DE PECAS DE MAQUINAS E MANUTENCAO LTDA</v>
       </c>
       <c r="C127" t="str">
         <v>Regular</v>
       </c>
       <c r="D127">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E127">
-        <v>48160.2</v>
+        <v>53915.77</v>
       </c>
       <c r="F127" t="str">
         <v>26/09/2026</v>
       </c>
       <c r="G127" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="128">
       <c r="A128" t="str">
-        <v>34.857.388/0001-63</v>
+        <v>23.702.691/0001-70</v>
       </c>
       <c r="B128" t="str">
-        <v>NETPARTS COMERCIO DE PECAS LTDA</v>
+        <v>N. CIESLAK LTDA</v>
       </c>
       <c r="C128" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D128">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="E128">
-        <v>228209.93</v>
+        <v>942.57</v>
       </c>
       <c r="F128" t="str">
-        <v>19/07/2026</v>
+        <v>19/01/2027</v>
       </c>
       <c r="G128" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="129">
       <c r="A129" t="str">
-        <v>16.517.585/0001-51</v>
+        <v>23.702.691/0002-51</v>
       </c>
       <c r="B129" t="str">
-        <v>NOVA ERA EMBALAGENS LTDA</v>
+        <v>N. CIESLAK LTDA</v>
       </c>
       <c r="C129" t="str">
-        <v>Com Pendência</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D129">
-        <v>14</v>
+        <v>5</v>
       </c>
       <c r="E129">
-        <v>618.95</v>
+        <v>942.57</v>
       </c>
       <c r="F129" t="str">
-        <v/>
+        <v>19/01/2027</v>
       </c>
       <c r="G129" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="130">
       <c r="A130" t="str">
-        <v>41.250.201/0001-24</v>
+        <v>34.857.388/0001-63</v>
       </c>
       <c r="B130" t="str">
-        <v>PAULO EDSON DE OLIVEIRA JUNIOR TRASNPORTES LTDA</v>
+        <v>NETPARTS COMERCIO DE PECAS LTDA</v>
       </c>
       <c r="C130" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D130">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E130">
-        <v>27.1</v>
+        <v>228209.93</v>
       </c>
       <c r="F130" t="str">
-        <v>14/08/2023</v>
+        <v>19/07/2026</v>
       </c>
       <c r="G130" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="131">
       <c r="A131" t="str">
-        <v>10.813.221/0001-32</v>
+        <v>16.517.585/0001-51</v>
       </c>
       <c r="B131" t="str">
-        <v>PAULO EDSON DE OLIVEIRA TRANSPORTES LTDA</v>
+        <v>NOVA ERA EMBALAGENS LTDA</v>
       </c>
       <c r="C131" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D131">
-        <v>0</v>
+        <v>14</v>
       </c>
       <c r="E131">
-        <v>0</v>
+        <v>618.95</v>
       </c>
       <c r="F131" t="str">
-        <v>19/07/2026</v>
+        <v/>
       </c>
       <c r="G131" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="132">
       <c r="A132" t="str">
-        <v>21.918.056/0001-08</v>
+        <v>41.250.201/0001-24</v>
       </c>
       <c r="B132" t="str">
-        <v>PJSOUZA TRANSPORTES LTDA</v>
+        <v>PAULO EDSON DE OLIVEIRA JUNIOR TRASNPORTES LTDA</v>
       </c>
       <c r="C132" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D132">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E132">
-        <v>0</v>
+        <v>54.2</v>
       </c>
       <c r="F132" t="str">
-        <v>03/10/2026</v>
+        <v>14/08/2023</v>
       </c>
       <c r="G132" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="133">
       <c r="A133" t="str">
-        <v>28.035.520/0001-59</v>
+        <v>10.813.221/0001-32</v>
       </c>
       <c r="B133" t="str">
-        <v>PREMIER CONSULTORIA LTDA</v>
+        <v>PAULO EDSON DE OLIVEIRA TRANSPORTES LTDA</v>
       </c>
       <c r="C133" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D133">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E133">
-        <v>2908.01</v>
+        <v>73.06</v>
       </c>
       <c r="F133" t="str">
-        <v>17/01/2026</v>
+        <v>19/07/2026</v>
       </c>
       <c r="G133" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="134">
       <c r="A134" t="str">
-        <v>09.114.664/0001-56</v>
+        <v>21.918.056/0001-08</v>
       </c>
       <c r="B134" t="str">
-        <v>PROALUM COMERCIO DE ALUMINIO LTDA</v>
+        <v>PJSOUZA TRANSPORTES LTDA</v>
       </c>
       <c r="C134" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D134">
         <v>0</v>
       </c>
       <c r="E134">
         <v>0</v>
       </c>
       <c r="F134" t="str">
-        <v>25/11/2020</v>
+        <v>03/10/2026</v>
       </c>
       <c r="G134" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="135">
       <c r="A135" t="str">
-        <v>31.428.111/0001-27</v>
+        <v>28.035.520/0001-59</v>
       </c>
       <c r="B135" t="str">
-        <v>QIN BEBIDAS E FERMENTADOS LTDA</v>
+        <v>PREMIER CONSULTORIA LTDA</v>
       </c>
       <c r="C135" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D135">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E135">
-        <v>0</v>
+        <v>4138.59</v>
       </c>
       <c r="F135" t="str">
-        <v>16/01/2026</v>
+        <v>17/01/2026</v>
       </c>
       <c r="G135" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="136">
       <c r="A136" t="str">
-        <v>44.619.788/0001-94</v>
+        <v>09.114.664/0001-56</v>
       </c>
       <c r="B136" t="str">
-        <v>RCI INDUSTRIA DE EMBALAGENS LTDA</v>
+        <v>PROALUM COMERCIO DE ALUMINIO LTDA</v>
       </c>
       <c r="C136" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D136">
-        <v>6</v>
+        <v>0</v>
       </c>
       <c r="E136">
-        <v>6745.39</v>
+        <v>0</v>
       </c>
       <c r="F136" t="str">
-        <v>19/12/2023</v>
+        <v>25/11/2020</v>
       </c>
       <c r="G136" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="137">
       <c r="A137" t="str">
-        <v>55.648.716/0001-91</v>
+        <v>31.428.111/0001-27</v>
       </c>
       <c r="B137" t="str">
-        <v>RCM ZECHINI TRANSPORTES LTDA</v>
+        <v>QIN BEBIDAS E FERMENTADOS LTDA</v>
       </c>
       <c r="C137" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D137">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E137">
-        <v>1508.61</v>
+        <v>0</v>
       </c>
       <c r="F137" t="str">
-        <v>20/12/2026</v>
+        <v>16/01/2026</v>
       </c>
       <c r="G137" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="138">
       <c r="A138" t="str">
-        <v>80.299.548/0001-13</v>
+        <v>23.740.063/0001-80</v>
       </c>
       <c r="B138" t="str">
-        <v>REPRESENTACOES DE TRANSPORTES PATUREBA LTDA</v>
+        <v>RCI - REFILE, CORTE E IMPRESSAO DE PAPEIS LTDA</v>
       </c>
       <c r="C138" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D138">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E138">
-        <v>0</v>
+        <v>37.52</v>
       </c>
       <c r="F138" t="str">
-        <v>21/03/2021</v>
+        <v>15/10/2022</v>
       </c>
       <c r="G138" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="139">
       <c r="A139" t="str">
-        <v>14.783.477/0001-03</v>
+        <v>44.619.788/0001-94</v>
       </c>
       <c r="B139" t="str">
-        <v>RODOCIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
+        <v>RCI INDUSTRIA DE EMBALAGENS LTDA</v>
       </c>
       <c r="C139" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D139">
-        <v>3</v>
+        <v>8</v>
       </c>
       <c r="E139">
-        <v>38.9</v>
+        <v>8971.17</v>
       </c>
       <c r="F139" t="str">
-        <v>12/01/2026</v>
+        <v>19/12/2023</v>
       </c>
       <c r="G139" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="140">
       <c r="A140" t="str">
-        <v>07.641.690/0001-07</v>
+        <v>55.648.716/0001-91</v>
       </c>
       <c r="B140" t="str">
-        <v>RODOFORTE TRANSPORTE E LOGISTICA SUEZ LTDA</v>
+        <v>RCM ZECHINI TRANSPORTES LTDA</v>
       </c>
       <c r="C140" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D140">
-        <v>0</v>
+        <v>6</v>
       </c>
       <c r="E140">
-        <v>0</v>
+        <v>2129.12</v>
       </c>
       <c r="F140" t="str">
-        <v>05/01/2027</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G140" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="141">
       <c r="A141" t="str">
-        <v>22.524.835/0001-83</v>
+        <v>80.299.548/0001-13</v>
       </c>
       <c r="B141" t="str">
-        <v>RODRIGO DOS SANTOS MALLMANN COMERCIAL</v>
+        <v>REPRESENTACOES DE TRANSPORTES PATUREBA LTDA</v>
       </c>
       <c r="C141" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D141">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E141">
-        <v>0</v>
+        <v>2318.8</v>
       </c>
       <c r="F141" t="str">
-        <v>27/01/2027</v>
+        <v>21/03/2021</v>
       </c>
       <c r="G141" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="142">
       <c r="A142" t="str">
-        <v>42.992.582/0001-80</v>
+        <v>07.641.690/0001-07</v>
       </c>
       <c r="B142" t="str">
-        <v>SAF COMERCIO DE MAQUINAS E EQUIPAMENTOS LTDA</v>
+        <v>RODOFORTE TRANSPORTE E LOGISTICA SUEZ LTDA</v>
       </c>
       <c r="C142" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D142">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="E142">
-        <v>48.32</v>
+        <v>11.22</v>
       </c>
       <c r="F142" t="str">
-        <v>06/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G142" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="143">
       <c r="A143" t="str">
-        <v>42.992.582/0002-60</v>
+        <v>22.524.835/0001-83</v>
       </c>
       <c r="B143" t="str">
-        <v>SAF COMERCIO DE MAQUINAS E EQUIPAMENTOS LTDA</v>
+        <v>RODRIGO DOS SANTOS MALLMANN COMERCIAL</v>
       </c>
       <c r="C143" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D143">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="E143">
-        <v>48.32</v>
+        <v>25175.91</v>
       </c>
       <c r="F143" t="str">
-        <v>06/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G143" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="144">
       <c r="A144" t="str">
-        <v>62.977.526/0001-83</v>
+        <v>50.320.020/0001-18</v>
       </c>
       <c r="B144" t="str">
-        <v>SECCHI TRANSPORTES &amp; LOGISTICA LTDA</v>
+        <v>SCHIMITZ TRANSPORTES LTDA</v>
       </c>
       <c r="C144" t="str">
-        <v>Com Pendência</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D144">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E144">
-        <v>990</v>
+        <v>1359.62</v>
       </c>
       <c r="F144" t="str">
-        <v/>
+        <v>15/01/2027</v>
       </c>
       <c r="G144" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="145">
       <c r="A145" t="str">
-        <v>57.149.446/0001-08</v>
+        <v>62.977.526/0001-83</v>
       </c>
       <c r="B145" t="str">
-        <v>SOLUCIONA APOIO ADMINISTRATIVO LTDA</v>
+        <v>SECCHI TRANSPORTES &amp; LOGISTICA LTDA</v>
       </c>
       <c r="C145" t="str">
-        <v>Regular</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D145">
-        <v>8</v>
+        <v>4</v>
       </c>
       <c r="E145">
-        <v>59101.08</v>
+        <v>1320</v>
       </c>
       <c r="F145" t="str">
-        <v>31/05/2026</v>
+        <v/>
       </c>
       <c r="G145" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="146">
       <c r="A146" t="str">
-        <v>47.669.605/0001-33</v>
+        <v>61.526.483/0001-57</v>
       </c>
       <c r="B146" t="str">
-        <v>SOLUTIONS EXPRESS TRANSPORTES LTDA</v>
+        <v>SERVICES PHARMA LTDA</v>
       </c>
       <c r="C146" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D146">
-        <v>18</v>
+        <v>2</v>
       </c>
       <c r="E146">
-        <v>26212.03</v>
+        <v>1542.74</v>
       </c>
       <c r="F146" t="str">
-        <v>07/04/2026</v>
+        <v>17/02/2027</v>
       </c>
       <c r="G146" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="147">
       <c r="A147" t="str">
-        <v>16.851.135/0001-09</v>
+        <v>31.996.336/0001-80</v>
       </c>
       <c r="B147" t="str">
-        <v>SOTTILE DIVISORIAS E MOBILIARIOS LTDA</v>
+        <v>SIMOES TRANSPORTADORA LTDA</v>
       </c>
       <c r="C147" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D147">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="E147">
-        <v>185.09</v>
+        <v>10178.39</v>
       </c>
       <c r="F147" t="str">
-        <v>16/05/2017</v>
+        <v>21/02/2027</v>
       </c>
       <c r="G147" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="148">
       <c r="A148" t="str">
-        <v>27.609.885/0001-87</v>
+        <v>47.669.605/0001-33</v>
       </c>
       <c r="B148" t="str">
-        <v>SPJSOUZA TRANSPORTES LTDA</v>
+        <v>SOLUTIONS EXPRESS TRANSPORTES LTDA</v>
       </c>
       <c r="C148" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D148">
-        <v>0</v>
+        <v>18</v>
       </c>
       <c r="E148">
-        <v>0</v>
+        <v>26212.03</v>
       </c>
       <c r="F148" t="str">
-        <v>20/09/2026</v>
+        <v>07/04/2026</v>
       </c>
       <c r="G148" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="149">
       <c r="A149" t="str">
-        <v>48.679.019/0001-32</v>
+        <v>60.551.420/0001-98</v>
       </c>
       <c r="B149" t="str">
-        <v>T SCHUSTER TRANSPORTES LTDA</v>
+        <v>SOLUTIONS TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C149" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Com Pendência</v>
       </c>
       <c r="D149">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E149">
-        <v>0</v>
+        <v>16.7</v>
       </c>
       <c r="F149" t="str">
-        <v>20/01/2027</v>
+        <v/>
       </c>
       <c r="G149" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="150">
       <c r="A150" t="str">
-        <v>61.067.292/0001-74</v>
+        <v>16.851.135/0001-09</v>
       </c>
       <c r="B150" t="str">
-        <v>T&amp;A MACIEL TRANSPORTES LTDA</v>
+        <v>SOTTILE DIVISORIAS E MOBILIARIOS LTDA</v>
       </c>
       <c r="C150" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D150">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E150">
-        <v>863.04</v>
+        <v>0</v>
       </c>
       <c r="F150" t="str">
-        <v>20/01/2027</v>
+        <v>16/05/2017</v>
       </c>
       <c r="G150" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="151">
       <c r="A151" t="str">
-        <v>44.886.142/0001-73</v>
+        <v>27.609.885/0001-87</v>
       </c>
       <c r="B151" t="str">
-        <v>TATIELEN DA SILVA LTDA</v>
+        <v>SPJSOUZA TRANSPORTES LTDA</v>
       </c>
       <c r="C151" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D151">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="E151">
-        <v>2640</v>
+        <v>0</v>
       </c>
       <c r="F151" t="str">
-        <v>12/07/2025</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G151" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="152">
       <c r="A152" t="str">
-        <v>33.389.778/0001-93</v>
+        <v>48.679.019/0001-32</v>
       </c>
       <c r="B152" t="str">
-        <v>THIAGO PEDO - TRANSPORTE DE CARGA</v>
+        <v>T SCHUSTER TRANSPORTES LTDA</v>
       </c>
       <c r="C152" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D152">
         <v>0</v>
       </c>
       <c r="E152">
         <v>0</v>
       </c>
       <c r="F152" t="str">
-        <v>10/01/2024</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G152" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="153">
       <c r="A153" t="str">
-        <v>52.717.199/0001-77</v>
+        <v>44.886.142/0001-73</v>
       </c>
       <c r="B153" t="str">
-        <v>TOP1 INDUSTRIAL TOOLS LTDA</v>
+        <v>TATIELEN DA SILVA LTDA</v>
       </c>
       <c r="C153" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D153">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E153">
-        <v>0</v>
+        <v>2970</v>
       </c>
       <c r="F153" t="str">
-        <v>01/11/2025</v>
+        <v>12/07/2025</v>
       </c>
       <c r="G153" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="154">
       <c r="A154" t="str">
-        <v>19.891.551/0001-10</v>
+        <v>33.389.778/0001-93</v>
       </c>
       <c r="B154" t="str">
-        <v>TRACZ INDUSTRIA E COMERCIO DE MOVEIS LTDA</v>
+        <v>THIAGO PEDO - TRANSPORTE DE CARGA</v>
       </c>
       <c r="C154" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D154">
-        <v>7</v>
+        <v>0</v>
       </c>
       <c r="E154">
-        <v>1236.84</v>
+        <v>0</v>
       </c>
       <c r="F154" t="str">
-        <v>07/06/2026</v>
+        <v>10/01/2024</v>
       </c>
       <c r="G154" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="155">
       <c r="A155" t="str">
-        <v>07.163.859/0001-60</v>
+        <v>52.717.199/0001-77</v>
       </c>
       <c r="B155" t="str">
-        <v>TRANSEDUC AMBIENTAL LTDA</v>
+        <v>TOP1 INDUSTRIAL TOOLS LTDA</v>
       </c>
       <c r="C155" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D155">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E155">
-        <v>34511.13</v>
+        <v>0</v>
       </c>
       <c r="F155" t="str">
-        <v>18/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G155" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="156">
       <c r="A156" t="str">
-        <v>09.163.329/0001-48</v>
+        <v>19.891.551/0001-10</v>
       </c>
       <c r="B156" t="str">
-        <v>TRANSJIREH TRANSPORTES, LOGISTICA E TURISMO LTDA</v>
+        <v>TRACZ INDUSTRIA E COMERCIO DE MOVEIS LTDA</v>
       </c>
       <c r="C156" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D156">
-        <v>0</v>
+        <v>9</v>
       </c>
       <c r="E156">
-        <v>0</v>
+        <v>1593.46</v>
       </c>
       <c r="F156" t="str">
-        <v>30/11/2026</v>
+        <v>07/06/2026</v>
       </c>
       <c r="G156" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="157">
       <c r="A157" t="str">
-        <v>50.420.012/0001-43</v>
+        <v>09.163.329/0001-48</v>
       </c>
       <c r="B157" t="str">
-        <v>TRANSMARIA TRANSPORTES LTDA</v>
+        <v>TRANSJIREH TRANSPORTES, LOGISTICA E TURISMO LTDA</v>
       </c>
       <c r="C157" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D157">
-        <v>12</v>
+        <v>0</v>
       </c>
       <c r="E157">
-        <v>32729.64</v>
+        <v>0</v>
       </c>
       <c r="F157" t="str">
-        <v>17/06/2025</v>
+        <v>30/11/2026</v>
       </c>
       <c r="G157" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="158">
       <c r="A158" t="str">
-        <v>29.288.080/0001-04</v>
+        <v>50.420.012/0001-43</v>
       </c>
       <c r="B158" t="str">
-        <v>WRB CONSULTORIA LTDA</v>
+        <v>TRANSMARIA TRANSPORTES LTDA</v>
       </c>
       <c r="C158" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D158">
-        <v>11</v>
+        <v>2</v>
       </c>
       <c r="E158">
-        <v>27845.13</v>
+        <v>8267.14</v>
       </c>
       <c r="F158" t="str">
-        <v>25/05/2026</v>
+        <v>17/06/2025</v>
       </c>
       <c r="G158" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="159">
       <c r="A159" t="str">
-        <v>46.116.366/0001-21</v>
+        <v>29.288.080/0001-04</v>
       </c>
       <c r="B159" t="str">
-        <v>X ONE EXPRESS LTDA</v>
+        <v>WRB CONSULTORIA LTDA</v>
       </c>
       <c r="C159" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D159">
-        <v>198</v>
+        <v>16</v>
       </c>
       <c r="E159">
-        <v>3983270.44</v>
+        <v>41131.73</v>
       </c>
       <c r="F159" t="str">
-        <v>16/06/2025</v>
+        <v>25/05/2026</v>
       </c>
       <c r="G159" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="160">
       <c r="A160" t="str">
-        <v>27.611.612/0001-77</v>
+        <v>46.116.366/0001-21</v>
       </c>
       <c r="B160" t="str">
-        <v>X ONE LOGISTICA LTDA</v>
+        <v>X ONE EXPRESS LTDA</v>
       </c>
       <c r="C160" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D160">
-        <v>20</v>
+        <v>67</v>
       </c>
       <c r="E160">
-        <v>475215.33</v>
+        <v>1554777.83</v>
       </c>
       <c r="F160" t="str">
-        <v>12/11/2025</v>
+        <v>16/06/2025</v>
       </c>
       <c r="G160" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="161">
       <c r="A161" t="str">
-        <v>27.611.612/0002-58</v>
+        <v>27.611.612/0001-77</v>
       </c>
       <c r="B161" t="str">
         <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C161" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D161">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E161">
-        <v>547498.01</v>
+        <v>279403.16</v>
       </c>
       <c r="F161" t="str">
         <v>12/11/2025</v>
       </c>
       <c r="G161" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="162">
       <c r="A162" t="str">
-        <v>27.611.612/0003-39</v>
+        <v>27.611.612/0002-58</v>
       </c>
       <c r="B162" t="str">
         <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C162" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D162">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E162">
-        <v>547498.01</v>
+        <v>279403.16</v>
       </c>
       <c r="F162" t="str">
         <v>12/11/2025</v>
       </c>
       <c r="G162" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="163">
       <c r="A163" t="str">
-        <v>27.611.612/0004-10</v>
+        <v>27.611.612/0003-39</v>
       </c>
       <c r="B163" t="str">
         <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C163" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D163">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E163">
-        <v>547498.01</v>
+        <v>279403.16</v>
       </c>
       <c r="F163" t="str">
         <v>12/11/2025</v>
       </c>
       <c r="G163" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="164">
       <c r="A164" t="str">
-        <v>27.611.612/0005-09</v>
+        <v>27.611.612/0004-10</v>
       </c>
       <c r="B164" t="str">
         <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C164" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D164">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E164">
-        <v>547498.01</v>
+        <v>279403.16</v>
       </c>
       <c r="F164" t="str">
         <v>12/11/2025</v>
       </c>
       <c r="G164" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="165">
       <c r="A165" t="str">
-        <v>27.611.612/0006-81</v>
+        <v>27.611.612/0005-09</v>
       </c>
       <c r="B165" t="str">
         <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C165" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D165">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E165">
-        <v>547498.01</v>
+        <v>279403.16</v>
       </c>
       <c r="F165" t="str">
         <v>12/11/2025</v>
       </c>
       <c r="G165" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="166">
       <c r="A166" t="str">
-        <v>31.052.957/0001-05</v>
+        <v>27.611.612/0006-81</v>
       </c>
       <c r="B166" t="str">
-        <v>041 CONTABILIDADE LTDA</v>
+        <v>X ONE LOGISTICA LTDA</v>
       </c>
       <c r="C166" t="str">
-        <v>CNPJ não apto</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D166">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E166">
-        <v>0</v>
+        <v>279403.16</v>
       </c>
       <c r="F166" t="str">
-        <v>17/10/2026</v>
+        <v>12/11/2025</v>
       </c>
       <c r="G166" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="167">
       <c r="A167" t="str">
-        <v>39.152.373/0001-13</v>
+        <v>31.052.957/0001-05</v>
       </c>
       <c r="B167" t="str">
-        <v>39.152.373 WILLIAN ROCHA DE OLIVEIRA</v>
+        <v>041 CONTABILIDADE LTDA</v>
       </c>
       <c r="C167" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>CNPJ não apto</v>
       </c>
       <c r="D167">
         <v>0</v>
       </c>
       <c r="E167">
         <v>0</v>
       </c>
       <c r="F167" t="str">
-        <v>20/07/2026</v>
+        <v>17/10/2026</v>
       </c>
       <c r="G167" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="168">
       <c r="A168" t="str">
-        <v>61.351.811/0001-21</v>
+        <v>39.152.373/0001-13</v>
       </c>
       <c r="B168" t="str">
-        <v>41 CONSULTORIA ATIVOS LTDA</v>
+        <v>39.152.373 WILLIAN ROCHA DE OLIVEIRA</v>
       </c>
       <c r="C168" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D168">
         <v>0</v>
       </c>
       <c r="E168">
         <v>0</v>
       </c>
       <c r="F168" t="str">
-        <v>26/01/2027</v>
+        <v>20/07/2026</v>
       </c>
       <c r="G168" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="169">
       <c r="A169" t="str">
-        <v>61.376.209/0001-49</v>
+        <v>61.351.811/0001-21</v>
       </c>
       <c r="B169" t="str">
-        <v>41 CONSULTORIA LTDA</v>
+        <v>41 CONSULTORIA ATIVOS LTDA</v>
       </c>
       <c r="C169" t="str">
         <v>Regular</v>
       </c>
       <c r="D169">
         <v>0</v>
       </c>
       <c r="E169">
         <v>0</v>
       </c>
       <c r="F169" t="str">
-        <v>26/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G169" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="170">
       <c r="A170" t="str">
-        <v>47.794.801/0001-30</v>
+        <v>61.376.209/0001-49</v>
       </c>
       <c r="B170" t="str">
-        <v>41 CORRETORA DE SEGUROS LTDA</v>
+        <v>41 CONSULTORIA LTDA</v>
       </c>
       <c r="C170" t="str">
         <v>Regular</v>
       </c>
       <c r="D170">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E170">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="F170" t="str">
-        <v>26/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G170" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="171">
       <c r="A171" t="str">
-        <v>65.228.784/0001-55</v>
+        <v>47.794.801/0001-30</v>
       </c>
       <c r="B171" t="str">
-        <v>41 LICITA LTDA</v>
+        <v>41 CORRETORA DE SEGUROS LTDA</v>
       </c>
       <c r="C171" t="str">
         <v>Regular</v>
       </c>
       <c r="D171">
         <v>0</v>
       </c>
       <c r="E171">
         <v>0</v>
       </c>
       <c r="F171" t="str">
-        <v>26/01/2027</v>
+        <v>31/03/2027</v>
       </c>
       <c r="G171" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="172">
       <c r="A172" t="str">
-        <v>57.848.164/0001-90</v>
+        <v>65.228.784/0001-55</v>
       </c>
       <c r="B172" t="str">
-        <v>41 TALLENT LTDA</v>
+        <v>41 LICITA LTDA</v>
       </c>
       <c r="C172" t="str">
         <v>Regular</v>
       </c>
       <c r="D172">
         <v>0</v>
       </c>
       <c r="E172">
         <v>0</v>
       </c>
       <c r="F172" t="str">
-        <v>26/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G172" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="173">
       <c r="A173" t="str">
-        <v>64.620.403/0001-16</v>
+        <v>57.848.164/0001-90</v>
       </c>
       <c r="B173" t="str">
-        <v>41 TEC LTDA</v>
+        <v>41 TALLENT LTDA</v>
       </c>
       <c r="C173" t="str">
         <v>Regular</v>
       </c>
       <c r="D173">
         <v>0</v>
       </c>
       <c r="E173">
         <v>0</v>
       </c>
       <c r="F173" t="str">
-        <v>26/01/2027</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G173" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="174">
       <c r="A174" t="str">
-        <v>62.134.806/0001-20</v>
+        <v>64.620.403/0001-16</v>
       </c>
       <c r="B174" t="str">
-        <v>62.134.806 NIVALDO SOUZA BONFIM</v>
+        <v>41 TEC LTDA</v>
       </c>
       <c r="C174" t="str">
         <v>Regular</v>
       </c>
       <c r="D174">
         <v>0</v>
       </c>
       <c r="E174">
         <v>0</v>
       </c>
       <c r="F174" t="str">
-        <v>26/01/2027</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G174" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="175">
       <c r="A175" t="str">
-        <v>52.159.384/0001-93</v>
+        <v>62.134.806/0001-20</v>
       </c>
       <c r="B175" t="str">
-        <v>A&amp;R DISTRIBUICAO LTDA</v>
+        <v>62.134.806 NIVALDO SOUZA BONFIM</v>
       </c>
       <c r="C175" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D175">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E175">
-        <v>3096.55</v>
+        <v>0</v>
       </c>
       <c r="F175" t="str">
-        <v>05/01/2027</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G175" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="176">
       <c r="A176" t="str">
-        <v>48.401.034/0001-14</v>
+        <v>52.159.384/0001-93</v>
       </c>
       <c r="B176" t="str">
-        <v>A10 TRANSPORTES GV LTDA</v>
+        <v>A&amp;R DISTRIBUICAO LTDA</v>
       </c>
       <c r="C176" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D176">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E176">
-        <v>0</v>
+        <v>2476.45</v>
       </c>
       <c r="F176" t="str">
-        <v>25/01/2027</v>
+        <v>05/01/2027</v>
       </c>
       <c r="G176" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="177">
       <c r="A177" t="str">
-        <v>32.779.797/0001-63</v>
+        <v>48.401.034/0001-14</v>
       </c>
       <c r="B177" t="str">
-        <v>ADMINISTRADORA PAZIO IMOVEIS LTDA</v>
+        <v>A10 TRANSPORTES GV LTDA</v>
       </c>
       <c r="C177" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D177">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E177">
-        <v>0</v>
+        <v>326.93</v>
       </c>
       <c r="F177" t="str">
-        <v>25/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G177" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="178">
       <c r="A178" t="str">
-        <v>45.282.054/0001-25</v>
+        <v>43.895.040/0001-51</v>
       </c>
       <c r="B178" t="str">
-        <v>AFGS REPRESENTACAO E CONSULTORIA LTDA</v>
+        <v>ADEVANILDO ANTONIO DOS SANTOS 03431094929</v>
       </c>
       <c r="C178" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D178">
         <v>0</v>
       </c>
       <c r="E178">
         <v>0</v>
       </c>
       <c r="F178" t="str">
-        <v/>
+        <v>22/08/2025</v>
       </c>
       <c r="G178" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="179">
       <c r="A179" t="str">
-        <v>58.150.025/0001-51</v>
+        <v>32.779.797/0001-63</v>
       </c>
       <c r="B179" t="str">
-        <v>AGROFER LOGISTICA E TRANSPORTE LTDA</v>
+        <v>ADMINISTRADORA PAZIO IMOVEIS LTDA</v>
       </c>
       <c r="C179" t="str">
         <v>Regular</v>
       </c>
       <c r="D179">
         <v>0</v>
       </c>
       <c r="E179">
         <v>0</v>
       </c>
       <c r="F179" t="str">
-        <v>04/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G179" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="180">
       <c r="A180" t="str">
-        <v>77.370.096/0001-04</v>
+        <v>45.282.054/0001-25</v>
       </c>
       <c r="B180" t="str">
-        <v>AJAF LOGISTICA E TRANSPORTES LTDA</v>
+        <v>AFGS REPRESENTACAO E CONSULTORIA LTDA</v>
       </c>
       <c r="C180" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Indefinida</v>
       </c>
       <c r="D180">
         <v>0</v>
       </c>
       <c r="E180">
         <v>0</v>
       </c>
       <c r="F180" t="str">
-        <v>17/01/2027</v>
+        <v/>
       </c>
       <c r="G180" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="181">
       <c r="A181" t="str">
-        <v>38.075.242/0001-17</v>
+        <v>58.150.025/0001-51</v>
       </c>
       <c r="B181" t="str">
-        <v>AJL TRANSPORTES EXPRESS LTDA</v>
+        <v>AGROFER LOGISTICA E TRANSPORTE LTDA</v>
       </c>
       <c r="C181" t="str">
         <v>Regular</v>
       </c>
       <c r="D181">
         <v>0</v>
       </c>
       <c r="E181">
         <v>0</v>
       </c>
       <c r="F181" t="str">
-        <v>24/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G181" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="182">
       <c r="A182" t="str">
-        <v>53.145.746/0001-50</v>
+        <v>77.370.096/0001-04</v>
       </c>
       <c r="B182" t="str">
-        <v>ANA PAULA DE SENA ROBAERT TRANSPORTES</v>
+        <v>AJAF LOGISTICA E TRANSPORTES LTDA</v>
       </c>
       <c r="C182" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D182">
         <v>0</v>
       </c>
       <c r="E182">
         <v>0</v>
       </c>
       <c r="F182" t="str">
-        <v>25/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G182" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="183">
       <c r="A183" t="str">
-        <v>40.782.726/0001-48</v>
+        <v>53.145.746/0001-50</v>
       </c>
       <c r="B183" t="str">
-        <v>ART LOG TRANSPORTES LTDA</v>
+        <v>ANA PAULA DE SENA ROBAERT TRANSPORTES</v>
       </c>
       <c r="C183" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D183">
         <v>0</v>
       </c>
       <c r="E183">
         <v>0</v>
       </c>
       <c r="F183" t="str">
-        <v>29/07/2026</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G183" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="184">
       <c r="A184" t="str">
-        <v>50.303.399/0001-58</v>
+        <v>40.782.726/0001-48</v>
       </c>
       <c r="B184" t="str">
-        <v>ASLAN PARTICIPACOES LTDA</v>
+        <v>ART LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C184" t="str">
-        <v>Regular</v>
+        <v>CNPJ não apto</v>
       </c>
       <c r="D184">
         <v>0</v>
       </c>
       <c r="E184">
         <v>0</v>
       </c>
       <c r="F184" t="str">
-        <v>26/01/2027</v>
+        <v>29/07/2026</v>
       </c>
       <c r="G184" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="185">
       <c r="A185" t="str">
-        <v>54.634.781/0001-03</v>
+        <v>50.303.399/0001-58</v>
       </c>
       <c r="B185" t="str">
-        <v>ATHENA LOGISTICA PHARMACEUTICA LTDA</v>
+        <v>ASLAN PARTICIPACOES LTDA</v>
       </c>
       <c r="C185" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D185">
         <v>0</v>
       </c>
       <c r="E185">
         <v>0</v>
       </c>
       <c r="F185" t="str">
-        <v>24/08/2025</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G185" t="str">
-        <v>Indisponível</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="186">
       <c r="A186" t="str">
-        <v>09.262.578/0001-90</v>
+        <v>54.634.781/0001-03</v>
       </c>
       <c r="B186" t="str">
-        <v>ATLL COMERCIO LTDA</v>
+        <v>ATHENA LOGISTICA PHARMACEUTICA LTDA</v>
       </c>
       <c r="C186" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D186">
         <v>0</v>
       </c>
       <c r="E186">
         <v>0</v>
       </c>
       <c r="F186" t="str">
-        <v>26/01/2027</v>
+        <v>24/08/2025</v>
       </c>
       <c r="G186" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="187">
       <c r="A187" t="str">
-        <v>30.556.561/0001-32</v>
+        <v>09.262.578/0001-90</v>
       </c>
       <c r="B187" t="str">
-        <v>ATUALLE DESIGN COMERCIAL LTDA</v>
+        <v>ATLL COMERCIO LTDA</v>
       </c>
       <c r="C187" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D187">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E187">
-        <v>131008.89</v>
+        <v>0</v>
       </c>
       <c r="F187" t="str">
-        <v>25/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G187" t="str">
-        <v>Indisponível</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="188">
       <c r="A188" t="str">
-        <v>11.348.519/0001-81</v>
+        <v>30.556.561/0001-32</v>
       </c>
       <c r="B188" t="str">
-        <v>AUTO SOCORRO BR GUINCHOS LTDA</v>
+        <v>ATUALLE DESIGN COMERCIAL LTDA</v>
       </c>
       <c r="C188" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D188">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="E188">
-        <v>29705.34</v>
+        <v>54753.62</v>
       </c>
       <c r="F188" t="str">
-        <v>25/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G188" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="189">
       <c r="A189" t="str">
-        <v>10.197.385/0001-82</v>
+        <v>11.348.519/0001-81</v>
       </c>
       <c r="B189" t="str">
-        <v>AUTO SOCORRO SENA LTDA</v>
+        <v>AUTO SOCORRO BR GUINCHOS LTDA</v>
       </c>
       <c r="C189" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D189">
         <v>0</v>
       </c>
       <c r="E189">
         <v>0</v>
       </c>
       <c r="F189" t="str">
-        <v>26/01/2027</v>
+        <v>05/03/2027</v>
       </c>
       <c r="G189" t="str">
-        <v>Disponível</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="190">
       <c r="A190" t="str">
-        <v>46.706.375/0001-72</v>
+        <v>10.197.385/0001-82</v>
       </c>
       <c r="B190" t="str">
-        <v>AUTOMEC IMPORT LTDA</v>
+        <v>AUTO SOCORRO SENA LTDA</v>
       </c>
       <c r="C190" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D190">
         <v>0</v>
       </c>
       <c r="E190">
         <v>0</v>
       </c>
       <c r="F190" t="str">
-        <v>26/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G190" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="191">
       <c r="A191" t="str">
-        <v>10.799.810/0001-03</v>
+        <v>46.706.375/0001-72</v>
       </c>
       <c r="B191" t="str">
-        <v>AUTOMEC MANUTENCAO E AUTOMACAO INDUSTRIAL LTDA</v>
+        <v>AUTOMEC IMPORT LTDA</v>
       </c>
       <c r="C191" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D191">
         <v>0</v>
       </c>
       <c r="E191">
         <v>0</v>
       </c>
       <c r="F191" t="str">
-        <v>26/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G191" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="192">
       <c r="A192" t="str">
-        <v>10.799.810/0002-94</v>
+        <v>15.416.188/0001-20</v>
       </c>
       <c r="B192" t="str">
-        <v>AUTOMEC MANUTENCAO E AUTOMACAO INDUSTRIAL LTDA</v>
+        <v>AVX TRANSLOC LTDA</v>
       </c>
       <c r="C192" t="str">
         <v>Regular</v>
       </c>
       <c r="D192">
         <v>0</v>
       </c>
       <c r="E192">
         <v>0</v>
       </c>
       <c r="F192" t="str">
-        <v>30/01/2027</v>
+        <v>23/03/2027</v>
       </c>
       <c r="G192" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="193">
       <c r="A193" t="str">
         <v>17.689.567/0001-10</v>
       </c>
       <c r="B193" t="str">
         <v>AXEL INDUSTRIA E COMERCIO DE EQUIPAMENTOS INDUSTRIAIS LTDA</v>
       </c>
       <c r="C193" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D193">
         <v>0</v>
       </c>
       <c r="E193">
         <v>0</v>
       </c>
       <c r="F193" t="str">
-        <v>05/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G193" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="194">
       <c r="A194" t="str">
         <v>17.689.567/0002-09</v>
       </c>
       <c r="B194" t="str">
         <v>AXEL INDUSTRIA E COMERCIO DE EQUIPAMENTOS INDUSTRIAIS LTDA</v>
       </c>
       <c r="C194" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D194">
         <v>0</v>
       </c>
       <c r="E194">
         <v>0</v>
       </c>
       <c r="F194" t="str">
-        <v>17/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G194" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="195">
       <c r="A195" t="str">
         <v>52.540.787/0001-88</v>
       </c>
       <c r="B195" t="str">
         <v>AXEL TECNOLOGIA INDUSTRIAL LTDA</v>
       </c>
       <c r="C195" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D195">
         <v>0</v>
       </c>
       <c r="E195">
         <v>0</v>
       </c>
       <c r="F195" t="str">
-        <v>17/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G195" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="196">
       <c r="A196" t="str">
-        <v>64.950.374/0001-50</v>
+        <v>30.655.038/0001-63</v>
       </c>
       <c r="B196" t="str">
-        <v>AXIS PHI LTDA</v>
+        <v>BANGA PET COMERCIO ATACADISTA LTDA</v>
       </c>
       <c r="C196" t="str">
         <v>Regular</v>
       </c>
       <c r="D196">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E196">
-        <v>178.31</v>
+        <v>0</v>
       </c>
       <c r="F196" t="str">
-        <v>26/01/2027</v>
+        <v>06/03/2027</v>
       </c>
       <c r="G196" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="197">
       <c r="A197" t="str">
-        <v>30.655.038/0001-63</v>
+        <v>36.576.422/0001-57</v>
       </c>
       <c r="B197" t="str">
-        <v>BANGA PET COMERCIO ATACADISTA LTDA</v>
+        <v>BARBEARIA NAUM LTDA</v>
       </c>
       <c r="C197" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D197">
         <v>0</v>
       </c>
       <c r="E197">
         <v>0</v>
       </c>
       <c r="F197" t="str">
-        <v>05/01/2027</v>
+        <v>20/07/2026</v>
       </c>
       <c r="G197" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="198">
       <c r="A198" t="str">
-        <v>36.576.422/0001-57</v>
+        <v>58.888.796/0001-40</v>
       </c>
       <c r="B198" t="str">
-        <v>BARBEARIA NAUM LTDA</v>
+        <v>BENDER TRANSPORTES LTDA</v>
       </c>
       <c r="C198" t="str">
         <v>Regular</v>
       </c>
       <c r="D198">
         <v>0</v>
       </c>
       <c r="E198">
         <v>0</v>
       </c>
       <c r="F198" t="str">
-        <v>20/07/2026</v>
+        <v>03/03/2027</v>
       </c>
       <c r="G198" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="199">
       <c r="A199" t="str">
-        <v>58.888.796/0001-40</v>
+        <v>55.961.553/0001-00</v>
       </c>
       <c r="B199" t="str">
-        <v>BENDER TRANSPORTES LTDA</v>
+        <v>BENNYS CENTRO AUTOMOTIVO LTDA</v>
       </c>
       <c r="C199" t="str">
         <v>Regular</v>
       </c>
       <c r="D199">
         <v>0</v>
       </c>
       <c r="E199">
         <v>0</v>
       </c>
       <c r="F199" t="str">
-        <v>26/01/2027</v>
+        <v>22/07/2026</v>
       </c>
       <c r="G199" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="200">
       <c r="A200" t="str">
-        <v>55.961.553/0001-00</v>
+        <v>12.582.639/0001-01</v>
       </c>
       <c r="B200" t="str">
-        <v>BENNYS CENTRO AUTOMOTIVO LTDA</v>
+        <v>BIOOSCARE THERAPEUTIC WELLNESS LTDA</v>
       </c>
       <c r="C200" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D200">
         <v>0</v>
       </c>
       <c r="E200">
         <v>0</v>
       </c>
       <c r="F200" t="str">
-        <v>22/07/2026</v>
+        <v>02/03/2026</v>
       </c>
       <c r="G200" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="201">
       <c r="A201" t="str">
-        <v>52.500.988/0001-51</v>
+        <v>37.542.011/0001-03</v>
       </c>
       <c r="B201" t="str">
-        <v>BIO SIGNUS LTDA.</v>
+        <v>BIOTORQUE LTDA</v>
       </c>
       <c r="C201" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D201">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E201">
-        <v>0</v>
+        <v>178.31</v>
       </c>
       <c r="F201" t="str">
-        <v>26/01/2027</v>
+        <v>25/07/2026</v>
       </c>
       <c r="G201" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="202">
       <c r="A202" t="str">
-        <v>12.582.639/0001-01</v>
+        <v>41.397.500/0001-96</v>
       </c>
       <c r="B202" t="str">
-        <v>BIOOSCARE THERAPEUTIC WELLNESS LTDA</v>
+        <v>BLD APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C202" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D202">
         <v>0</v>
       </c>
       <c r="E202">
         <v>0</v>
       </c>
       <c r="F202" t="str">
-        <v>02/03/2026</v>
+        <v>27/12/2026</v>
       </c>
       <c r="G202" t="str">
         <v>Indisponível</v>
       </c>
     </row>
     <row r="203">
       <c r="A203" t="str">
-        <v>37.542.011/0001-03</v>
+        <v>42.971.414/0001-08</v>
       </c>
       <c r="B203" t="str">
-        <v>BIOTORQUE LTDA</v>
+        <v>C A APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C203" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D203">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E203">
-        <v>178.31</v>
+        <v>0</v>
       </c>
       <c r="F203" t="str">
-        <v>25/07/2026</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G203" t="str">
-        <v>Indisponível</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="204">
       <c r="A204" t="str">
-        <v>41.397.500/0001-96</v>
+        <v>00.944.080/0001-33</v>
       </c>
       <c r="B204" t="str">
-        <v>BLD APOIO ADMINISTRATIVO LTDA</v>
+        <v>C D BENDER LTDA</v>
       </c>
       <c r="C204" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D204">
         <v>0</v>
       </c>
       <c r="E204">
         <v>0</v>
       </c>
       <c r="F204" t="str">
-        <v>27/12/2026</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G204" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="205">
       <c r="A205" t="str">
-        <v>42.971.414/0001-08</v>
+        <v>43.622.887/0001-62</v>
       </c>
       <c r="B205" t="str">
-        <v>C A APOIO ADMINISTRATIVO LTDA</v>
+        <v>C&amp;C ADMINISTRADORA E LOCADORA LTDA</v>
       </c>
       <c r="C205" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D205">
         <v>0</v>
       </c>
       <c r="E205">
         <v>0</v>
       </c>
       <c r="F205" t="str">
-        <v>26/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G205" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="206">
       <c r="A206" t="str">
-        <v>00.944.080/0001-33</v>
+        <v>43.622.887/0002-43</v>
       </c>
       <c r="B206" t="str">
-        <v>C D BENDER LTDA</v>
+        <v>C&amp;C ADMINISTRADORA E LOCADORA LTDA</v>
       </c>
       <c r="C206" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D206">
         <v>0</v>
       </c>
       <c r="E206">
         <v>0</v>
       </c>
       <c r="F206" t="str">
-        <v>26/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G206" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="207">
       <c r="A207" t="str">
-        <v>43.622.887/0001-62</v>
+        <v>44.036.619/0001-21</v>
       </c>
       <c r="B207" t="str">
-        <v>C&amp;C ADMINISTRADORA E LOCADORA LTDA</v>
+        <v>C&amp;D ADMINISTRADORA E LOCADORA LTDA</v>
       </c>
       <c r="C207" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D207">
         <v>0</v>
       </c>
       <c r="E207">
         <v>0</v>
       </c>
       <c r="F207" t="str">
-        <v>27/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G207" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="208">
       <c r="A208" t="str">
-        <v>43.622.887/0002-43</v>
+        <v>26.739.685/0001-86</v>
       </c>
       <c r="B208" t="str">
-        <v>C&amp;C ADMINISTRADORA E LOCADORA LTDA</v>
+        <v>CALHAS LUIS STOCO LTDA</v>
       </c>
       <c r="C208" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D208">
         <v>0</v>
       </c>
       <c r="E208">
         <v>0</v>
       </c>
       <c r="F208" t="str">
-        <v>30/01/2027</v>
+        <v>11/03/2027</v>
       </c>
       <c r="G208" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="209">
       <c r="A209" t="str">
-        <v>44.036.619/0001-21</v>
+        <v>59.550.928/0001-92</v>
       </c>
       <c r="B209" t="str">
-        <v>C&amp;D ADMINISTRADORA E LOCADORA LTDA</v>
+        <v>CAMILA MELO DE OLIVEIRA LTDA</v>
       </c>
       <c r="C209" t="str">
         <v>Regular</v>
       </c>
       <c r="D209">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E209">
-        <v>0</v>
+        <v>3035.82</v>
       </c>
       <c r="F209" t="str">
-        <v>26/01/2027</v>
+        <v>03/03/2027</v>
       </c>
       <c r="G209" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="210">
       <c r="A210" t="str">
-        <v>26.739.685/0001-86</v>
+        <v>66.564.469/0001-61</v>
       </c>
       <c r="B210" t="str">
-        <v>CALHAS LUIS STOCO LTDA</v>
+        <v>CARFABI TRANSPORTES RODOVIARIOS LTDA</v>
       </c>
       <c r="C210" t="str">
         <v>Regular</v>
       </c>
       <c r="D210">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E210">
-        <v>330</v>
+        <v>0</v>
       </c>
       <c r="F210" t="str">
-        <v>16/01/2027</v>
+        <v>11/03/2027</v>
       </c>
       <c r="G210" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="211">
       <c r="A211" t="str">
-        <v>59.550.928/0001-92</v>
+        <v>47.986.134/0001-97</v>
       </c>
       <c r="B211" t="str">
-        <v>CAMILA MELO DE OLIVEIRA LTDA</v>
+        <v>CECATTO EMBALAGENS LTDA</v>
       </c>
       <c r="C211" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D211">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E211">
-        <v>0</v>
+        <v>127.4</v>
       </c>
       <c r="F211" t="str">
-        <v>16/01/2027</v>
+        <v>02/02/2026</v>
       </c>
       <c r="G211" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="212">
       <c r="A212" t="str">
-        <v>66.564.469/0001-61</v>
+        <v>47.863.982/0001-09</v>
       </c>
       <c r="B212" t="str">
-        <v>CARFABI TRANSPORTES RODOVIARIOS LTDA</v>
+        <v>CECATTO SERVICOS DE TRANSPORTE LTDA</v>
       </c>
       <c r="C212" t="str">
         <v>Regular</v>
       </c>
       <c r="D212">
         <v>0</v>
       </c>
       <c r="E212">
         <v>0</v>
       </c>
       <c r="F212" t="str">
-        <v>16/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G212" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="213">
       <c r="A213" t="str">
-        <v>47.986.134/0001-97</v>
+        <v>50.292.578/0001-37</v>
       </c>
       <c r="B213" t="str">
-        <v>CECATTO EMBALAGENS LTDA</v>
+        <v>CECATTO SERVICOS LTDA</v>
       </c>
       <c r="C213" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D213">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E213">
-        <v>0</v>
+        <v>2309.66</v>
       </c>
       <c r="F213" t="str">
-        <v>02/02/2026</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G213" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="214">
       <c r="A214" t="str">
-        <v>47.863.982/0001-09</v>
+        <v>19.004.938/0001-08</v>
       </c>
       <c r="B214" t="str">
-        <v>CECATTO SERVICOS DE TRANSPORTE LTDA</v>
+        <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C214" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D214">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E214">
-        <v>0</v>
+        <v>64394.36</v>
       </c>
       <c r="F214" t="str">
-        <v>14/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G214" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="215">
       <c r="A215" t="str">
-        <v>50.292.578/0001-37</v>
+        <v>19.004.938/0002-99</v>
       </c>
       <c r="B215" t="str">
-        <v>CECATTO SERVICOS LTDA</v>
+        <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C215" t="str">
         <v>Regular</v>
       </c>
       <c r="D215">
         <v>0</v>
       </c>
       <c r="E215">
         <v>0</v>
       </c>
       <c r="F215" t="str">
-        <v>16/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G215" t="str">
-        <v>Disponível</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="216">
       <c r="A216" t="str">
-        <v>19.004.938/0001-08</v>
+        <v>19.004.938/0003-70</v>
       </c>
       <c r="B216" t="str">
         <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C216" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D216">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E216">
-        <v>0</v>
+        <v>64394.36</v>
       </c>
       <c r="F216" t="str">
-        <v>25/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G216" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="217">
       <c r="A217" t="str">
-        <v>19.004.938/0002-99</v>
+        <v>19.004.938/0004-50</v>
       </c>
       <c r="B217" t="str">
         <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C217" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D217">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E217">
-        <v>0</v>
+        <v>64394.36</v>
       </c>
       <c r="F217" t="str">
-        <v>25/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G217" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="218">
       <c r="A218" t="str">
-        <v>19.004.938/0003-70</v>
+        <v>19.004.938/0005-31</v>
       </c>
       <c r="B218" t="str">
         <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C218" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D218">
         <v>0</v>
       </c>
       <c r="E218">
         <v>0</v>
       </c>
       <c r="F218" t="str">
-        <v>25/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G218" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="219">
       <c r="A219" t="str">
-        <v>19.004.938/0004-50</v>
+        <v>19.004.938/0006-12</v>
       </c>
       <c r="B219" t="str">
         <v>CF LOG TRANSPORTES LTDA</v>
       </c>
       <c r="C219" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D219">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E219">
-        <v>0</v>
+        <v>2466.45</v>
       </c>
       <c r="F219" t="str">
-        <v>25/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G219" t="str">
         <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="220">
       <c r="A220" t="str">
-        <v>19.004.938/0005-31</v>
+        <v>04.482.957/0001-72</v>
       </c>
       <c r="B220" t="str">
-        <v>CF LOG TRANSPORTES LTDA</v>
+        <v>CIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
       </c>
       <c r="C220" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D220">
         <v>0</v>
       </c>
       <c r="E220">
         <v>0</v>
       </c>
       <c r="F220" t="str">
-        <v>25/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G220" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="221">
       <c r="A221" t="str">
-        <v>19.004.938/0006-12</v>
+        <v>16.595.319/0001-47</v>
       </c>
       <c r="B221" t="str">
-        <v>CF LOG TRANSPORTES LTDA</v>
+        <v>CLAUDIO HENRIQUE PADILHA LEITE LTDA</v>
       </c>
       <c r="C221" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D221">
         <v>0</v>
       </c>
       <c r="E221">
         <v>0</v>
       </c>
       <c r="F221" t="str">
-        <v>25/01/2027</v>
+        <v>06/03/2027</v>
       </c>
       <c r="G221" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="222">
       <c r="A222" t="str">
-        <v>04.482.957/0001-72</v>
+        <v>59.836.723/0001-78</v>
       </c>
       <c r="B222" t="str">
-        <v>CIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
+        <v>COMERCIAL NATURAL POLPA LTDA</v>
       </c>
       <c r="C222" t="str">
         <v>Regular</v>
       </c>
       <c r="D222">
         <v>0</v>
       </c>
       <c r="E222">
         <v>0</v>
       </c>
       <c r="F222" t="str">
-        <v>18/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G222" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="223">
       <c r="A223" t="str">
-        <v>16.595.319/0001-47</v>
+        <v>54.373.778/0001-75</v>
       </c>
       <c r="B223" t="str">
-        <v>CLAUDIO HENRIQUE PADILHA LEITE LTDA</v>
+        <v>CONECTE CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA</v>
       </c>
       <c r="C223" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D223">
         <v>0</v>
       </c>
       <c r="E223">
         <v>0</v>
       </c>
       <c r="F223" t="str">
-        <v>23/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G223" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="224">
       <c r="A224" t="str">
-        <v>59.836.723/0001-78</v>
+        <v>18.630.328/0001-57</v>
       </c>
       <c r="B224" t="str">
-        <v>COMERCIAL NATURAL POLPA LTDA</v>
+        <v>CRISTIANO TRANSPORTES LTDA</v>
       </c>
       <c r="C224" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D224">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E224">
-        <v>178.31</v>
+        <v>0</v>
       </c>
       <c r="F224" t="str">
-        <v>18/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G224" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="225">
       <c r="A225" t="str">
-        <v>54.373.778/0001-75</v>
+        <v>40.395.685/0001-37</v>
       </c>
       <c r="B225" t="str">
-        <v>CONECTE CONSULTORIA EM TECNOLOGIA DA INFORMACAO LTDA</v>
+        <v>CWB ALUMINUM LTDA</v>
       </c>
       <c r="C225" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D225">
         <v>0</v>
       </c>
       <c r="E225">
         <v>0</v>
       </c>
       <c r="F225" t="str">
-        <v>18/01/2027</v>
+        <v>14/10/2024</v>
       </c>
       <c r="G225" t="str">
-        <v>Disponível</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="226">
       <c r="A226" t="str">
-        <v>66.034.097/0001-61</v>
+        <v>40.274.129/0001-02</v>
       </c>
       <c r="B226" t="str">
-        <v>COSTA EMPREENDIMENTOS ADMINISTRATIVOS LTDA</v>
+        <v>D &amp; M ADMINISTRADORA DE BENS LTDA</v>
       </c>
       <c r="C226" t="str">
         <v>Regular</v>
       </c>
       <c r="D226">
         <v>0</v>
       </c>
       <c r="E226">
         <v>0</v>
       </c>
       <c r="F226" t="str">
-        <v>19/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G226" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="227">
       <c r="A227" t="str">
-        <v>18.630.328/0001-57</v>
+        <v>36.671.405/0001-07</v>
       </c>
       <c r="B227" t="str">
-        <v>CRISTIANO TRANSPORTES LTDA</v>
+        <v>D &amp; M APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C227" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D227">
         <v>0</v>
       </c>
       <c r="E227">
         <v>0</v>
       </c>
       <c r="F227" t="str">
-        <v>19/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G227" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="228">
       <c r="A228" t="str">
-        <v>40.395.685/0001-37</v>
+        <v>46.513.831/0001-68</v>
       </c>
       <c r="B228" t="str">
-        <v>CWB ALUMINUM LTDA</v>
+        <v>D2 APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C228" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D228">
         <v>0</v>
       </c>
       <c r="E228">
         <v>0</v>
       </c>
       <c r="F228" t="str">
-        <v>14/10/2024</v>
+        <v>03/02/2027</v>
       </c>
       <c r="G228" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="229">
       <c r="A229" t="str">
-        <v>40.274.129/0001-02</v>
+        <v>37.654.553/0001-78</v>
       </c>
       <c r="B229" t="str">
-        <v>D &amp; M ADMINISTRADORA DE BENS LTDA</v>
+        <v>DAGRO LOG LTDA</v>
       </c>
       <c r="C229" t="str">
         <v>Regular</v>
       </c>
       <c r="D229">
         <v>0</v>
       </c>
       <c r="E229">
         <v>0</v>
       </c>
       <c r="F229" t="str">
-        <v>19/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G229" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" t="str">
-        <v>36.671.405/0001-07</v>
+        <v>34.764.760/0001-97</v>
       </c>
       <c r="B230" t="str">
-        <v>D &amp; M APOIO ADMINISTRATIVO LTDA</v>
+        <v>DEMITO &amp; PAZIO VEICULOS LTDA</v>
       </c>
       <c r="C230" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D230">
         <v>0</v>
       </c>
       <c r="E230">
         <v>0</v>
       </c>
       <c r="F230" t="str">
-        <v>19/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G230" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="231">
       <c r="A231" t="str">
-        <v>46.513.831/0001-68</v>
+        <v>22.465.679/0001-27</v>
       </c>
       <c r="B231" t="str">
-        <v>D2 APOIO ADMINISTRATIVO LTDA</v>
+        <v>DHB TRANSPORTES LTDA</v>
       </c>
       <c r="C231" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D231">
         <v>0</v>
       </c>
       <c r="E231">
         <v>0</v>
       </c>
       <c r="F231" t="str">
-        <v>19/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G231" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="232">
       <c r="A232" t="str">
-        <v>37.654.553/0001-78</v>
+        <v>03.345.573/0001-45</v>
       </c>
       <c r="B232" t="str">
-        <v>DAGRO LOG LTDA</v>
+        <v>DLEONY LTDA</v>
       </c>
       <c r="C232" t="str">
         <v>Regular</v>
       </c>
       <c r="D232">
         <v>0</v>
       </c>
       <c r="E232">
         <v>0</v>
       </c>
       <c r="F232" t="str">
-        <v>19/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G232" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="233">
       <c r="A233" t="str">
-        <v>34.764.760/0001-97</v>
+        <v>57.818.630/0001-95</v>
       </c>
       <c r="B233" t="str">
-        <v>DEMITO &amp; PAZIO VEICULOS LTDA</v>
+        <v>DON'T STOP LOGISTIC LTDA</v>
       </c>
       <c r="C233" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D233">
         <v>0</v>
       </c>
       <c r="E233">
         <v>0</v>
       </c>
       <c r="F233" t="str">
-        <v>26/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G233" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="234">
       <c r="A234" t="str">
-        <v>22.465.679/0001-27</v>
+        <v>57.818.630/0002-76</v>
       </c>
       <c r="B234" t="str">
-        <v>DHB TRANSPORTES LTDA</v>
+        <v>DON'T STOP LOGISTIC LTDA</v>
       </c>
       <c r="C234" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D234">
         <v>0</v>
       </c>
       <c r="E234">
         <v>0</v>
       </c>
       <c r="F234" t="str">
-        <v>18/01/2027</v>
+        <v>19/02/2027</v>
       </c>
       <c r="G234" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="235">
       <c r="A235" t="str">
-        <v>57.818.630/0001-95</v>
+        <v>41.953.244/0001-76</v>
       </c>
       <c r="B235" t="str">
-        <v>DON'T STOP LOGISTIC LTDA</v>
+        <v>DRI APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C235" t="str">
         <v>Regular</v>
       </c>
       <c r="D235">
         <v>0</v>
       </c>
       <c r="E235">
         <v>0</v>
       </c>
       <c r="F235" t="str">
-        <v>16/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G235" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="236">
       <c r="A236" t="str">
-        <v>57.818.630/0002-76</v>
+        <v>08.274.392/0001-99</v>
       </c>
       <c r="B236" t="str">
-        <v>DON'T STOP LOGISTIC LTDA</v>
+        <v>DUETTOM - ESCOLA DE MUSICA LTDA</v>
       </c>
       <c r="C236" t="str">
         <v>Regular</v>
       </c>
       <c r="D236">
         <v>0</v>
       </c>
       <c r="E236">
         <v>0</v>
       </c>
       <c r="F236" t="str">
-        <v>16/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G236" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="237">
       <c r="A237" t="str">
-        <v>41.953.244/0001-76</v>
+        <v>13.431.871/0001-01</v>
       </c>
       <c r="B237" t="str">
-        <v>DRI APOIO ADMINISTRATIVO LTDA</v>
+        <v>E.L TREVISAN - TRANSPORTES E LOGISTICA LTDA</v>
       </c>
       <c r="C237" t="str">
         <v>Regular</v>
       </c>
       <c r="D237">
         <v>0</v>
       </c>
       <c r="E237">
         <v>0</v>
       </c>
       <c r="F237" t="str">
-        <v>16/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G237" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="238">
       <c r="A238" t="str">
-        <v>08.274.392/0001-99</v>
+        <v>46.997.704/0001-81</v>
       </c>
       <c r="B238" t="str">
-        <v>DUETTOM - ESCOLA DE MUSICA LTDA</v>
+        <v>EASY SUSHI LTDA</v>
       </c>
       <c r="C238" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Indefinida</v>
       </c>
       <c r="D238">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E238">
-        <v>419.1</v>
+        <v>0</v>
       </c>
       <c r="F238" t="str">
-        <v>12/01/2027</v>
+        <v/>
       </c>
       <c r="G238" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="239">
       <c r="A239" t="str">
-        <v>13.431.871/0001-01</v>
+        <v>59.476.909/0001-63</v>
       </c>
       <c r="B239" t="str">
-        <v>E.L TREVISAN - TRANSPORTES E LOGISTICA LTDA</v>
+        <v>EBINER APOIO EMPRESARIAL LTDA</v>
       </c>
       <c r="C239" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D239">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E239">
-        <v>814.14</v>
+        <v>0</v>
       </c>
       <c r="F239" t="str">
-        <v>02/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G239" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="240">
       <c r="A240" t="str">
-        <v>46.997.704/0001-81</v>
+        <v>14.874.393/0001-77</v>
       </c>
       <c r="B240" t="str">
-        <v>EASY SUSHI LTDA</v>
+        <v>EDSON FERNANDES DE OLIVEIRA TRANSPORTES</v>
       </c>
       <c r="C240" t="str">
-        <v>Indefinida</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D240">
         <v>0</v>
       </c>
       <c r="E240">
         <v>0</v>
       </c>
       <c r="F240" t="str">
-        <v/>
+        <v>25/03/2027</v>
       </c>
       <c r="G240" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="241">
       <c r="A241" t="str">
-        <v>59.476.909/0001-63</v>
+        <v>45.093.639/0001-05</v>
       </c>
       <c r="B241" t="str">
-        <v>EBINER APOIO EMPRESARIAL LTDA</v>
+        <v>EHN SERVICOS DE ENGENHARIA LTDA</v>
       </c>
       <c r="C241" t="str">
         <v>Regular</v>
       </c>
       <c r="D241">
         <v>0</v>
       </c>
       <c r="E241">
         <v>0</v>
       </c>
       <c r="F241" t="str">
-        <v>26/01/2027</v>
+        <v>25/03/2027</v>
       </c>
       <c r="G241" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="242">
       <c r="A242" t="str">
-        <v>14.874.393/0001-77</v>
+        <v>23.238.055/0001-30</v>
       </c>
       <c r="B242" t="str">
-        <v>EDSON FERNANDES DE OLIVEIRA TRANSPORTES</v>
+        <v>ENDESA COMERCIO ATACADISTA LTDA</v>
       </c>
       <c r="C242" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D242">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E242">
-        <v>0</v>
+        <v>2624.12</v>
       </c>
       <c r="F242" t="str">
-        <v>26/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G242" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" t="str">
-        <v>45.093.639/0001-05</v>
+        <v>31.806.137/0001-61</v>
       </c>
       <c r="B243" t="str">
-        <v>EHN SERVICOS DE ENGENHARIA LTDA</v>
+        <v>ENGTOOL - EQUIPAMENTOS E FERRAMENTAS INDUSTRIAIS LTDA</v>
       </c>
       <c r="C243" t="str">
         <v>Regular</v>
       </c>
       <c r="D243">
         <v>0</v>
       </c>
       <c r="E243">
         <v>0</v>
       </c>
       <c r="F243" t="str">
-        <v>26/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G243" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="244">
       <c r="A244" t="str">
-        <v>23.238.055/0001-30</v>
+        <v>62.548.484/0001-65</v>
       </c>
       <c r="B244" t="str">
-        <v>ENDESA COMERCIO ATACADISTA LTDA</v>
+        <v>ER DIAS COMERCIAL LTDA</v>
       </c>
       <c r="C244" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D244">
         <v>2</v>
       </c>
       <c r="E244">
-        <v>502.51</v>
+        <v>11739.9</v>
       </c>
       <c r="F244" t="str">
-        <v>26/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G244" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" t="str">
-        <v>31.806.137/0001-61</v>
+        <v>11.471.347/0001-39</v>
       </c>
       <c r="B245" t="str">
-        <v>ENGTOOL - EQUIPAMENTOS E FERRAMENTAS INDUSTRIAIS LTDA</v>
+        <v>ERICO HENRIQUE NISHIMUNI</v>
       </c>
       <c r="C245" t="str">
         <v>Regular</v>
       </c>
       <c r="D245">
         <v>0</v>
       </c>
       <c r="E245">
         <v>0</v>
       </c>
       <c r="F245" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G245" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="246">
       <c r="A246" t="str">
-        <v>62.548.484/0001-65</v>
+        <v>24.087.268/0001-70</v>
       </c>
       <c r="B246" t="str">
-        <v>ER DIAS COMERCIAL LTDA</v>
+        <v>ERIVELTON LADWIG 02787548997</v>
       </c>
       <c r="C246" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D246">
         <v>0</v>
       </c>
       <c r="E246">
         <v>0</v>
       </c>
       <c r="F246" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G246" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="247">
       <c r="A247" t="str">
-        <v>11.471.347/0001-39</v>
+        <v>51.152.121/0001-90</v>
       </c>
       <c r="B247" t="str">
-        <v>ERICO HENRIQUE NISHIMUNI</v>
+        <v>ESCUDIAN ASSESSORIA E CONSULTORIA LTDA</v>
       </c>
       <c r="C247" t="str">
         <v>Regular</v>
       </c>
       <c r="D247">
         <v>0</v>
       </c>
       <c r="E247">
         <v>0</v>
       </c>
       <c r="F247" t="str">
-        <v>20/12/2026</v>
+        <v>08/08/2026</v>
       </c>
       <c r="G247" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="248">
       <c r="A248" t="str">
-        <v>24.087.268/0001-70</v>
+        <v>46.968.570/0001-70</v>
       </c>
       <c r="B248" t="str">
-        <v>ERIVELTON LADWIG 02787548997</v>
+        <v>FAMM AMBIENTAL TRANSPORTES DE RESIDUOS LTDA</v>
       </c>
       <c r="C248" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D248">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E248">
-        <v>178.31</v>
+        <v>0</v>
       </c>
       <c r="F248" t="str">
-        <v>29/12/2026</v>
+        <v>31/03/2027</v>
       </c>
       <c r="G248" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="249">
       <c r="A249" t="str">
-        <v>51.152.121/0001-90</v>
+        <v>00.166.759/0001-49</v>
       </c>
       <c r="B249" t="str">
-        <v>ESCUDIAN ASSESSORIA E CONSULTORIA LTDA</v>
+        <v>FERTHUB LTDA</v>
       </c>
       <c r="C249" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D249">
         <v>0</v>
       </c>
       <c r="E249">
         <v>0</v>
       </c>
       <c r="F249" t="str">
-        <v>08/08/2026</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G249" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="250">
       <c r="A250" t="str">
-        <v>46.968.570/0001-70</v>
+        <v>00.166.759/0002-20</v>
       </c>
       <c r="B250" t="str">
-        <v>FAMM AMBIENTAL TRANSPORTES DE RESIDUOS LTDA</v>
+        <v>FERTHUB LTDA</v>
       </c>
       <c r="C250" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D250">
         <v>0</v>
       </c>
       <c r="E250">
         <v>0</v>
       </c>
       <c r="F250" t="str">
-        <v>04/01/2027</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G250" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="251">
       <c r="A251" t="str">
-        <v>00.166.759/0001-49</v>
+        <v>44.228.546/0002-50</v>
       </c>
       <c r="B251" t="str">
-        <v>FERTHUB LTDA</v>
+        <v>FLASH TRANSPORTES LTDA</v>
       </c>
       <c r="C251" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D251">
         <v>0</v>
       </c>
       <c r="E251">
         <v>0</v>
       </c>
       <c r="F251" t="str">
-        <v>20/12/2026</v>
+        <v>02/05/2025</v>
       </c>
       <c r="G251" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="252">
       <c r="A252" t="str">
-        <v>00.166.759/0002-20</v>
+        <v>58.771.540/0001-59</v>
       </c>
       <c r="B252" t="str">
-        <v>FERTHUB LTDA</v>
+        <v>FORTIO SOLUCOES LOGISTICAS LTDA</v>
       </c>
       <c r="C252" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D252">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E252">
-        <v>0</v>
+        <v>815.19</v>
       </c>
       <c r="F252" t="str">
-        <v>20/12/2026</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G252" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="253">
       <c r="A253" t="str">
-        <v>58.771.540/0001-59</v>
+        <v>48.940.778/0001-07</v>
       </c>
       <c r="B253" t="str">
-        <v>FORTIO SOLUCOES LOGISTICAS LTDA</v>
+        <v>FORTIO TRANSPORTES COLABORATIVOS LTDA</v>
       </c>
       <c r="C253" t="str">
         <v>Regular</v>
       </c>
       <c r="D253">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E253">
-        <v>0</v>
+        <v>16063.86</v>
       </c>
       <c r="F253" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G253" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="254">
       <c r="A254" t="str">
-        <v>48.940.778/0001-07</v>
+        <v>48.889.229/0001-55</v>
       </c>
       <c r="B254" t="str">
-        <v>FORTIO TRANSPORTES COLABORATIVOS LTDA</v>
+        <v>FRANKENSTEIN LTDA</v>
       </c>
       <c r="C254" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D254">
         <v>0</v>
       </c>
       <c r="E254">
         <v>0</v>
       </c>
       <c r="F254" t="str">
-        <v>27/01/2027</v>
+        <v>06/03/2027</v>
       </c>
       <c r="G254" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="255">
       <c r="A255" t="str">
-        <v>48.889.229/0001-55</v>
+        <v>61.806.169/0001-28</v>
       </c>
       <c r="B255" t="str">
-        <v>FRANKENSTEIN LTDA</v>
+        <v>FRONTEC AUTOPECAS E TRANSPORTES LTDA.</v>
       </c>
       <c r="C255" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D255">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E255">
-        <v>0</v>
+        <v>972.65</v>
       </c>
       <c r="F255" t="str">
-        <v>04/07/2026</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G255" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="256">
       <c r="A256" t="str">
-        <v>61.806.169/0001-28</v>
+        <v>44.395.141/0001-26</v>
       </c>
       <c r="B256" t="str">
-        <v>FRONTEC AUTOPECAS E TRANSPORTES LTDA.</v>
+        <v>G41 APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C256" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D256">
         <v>0</v>
       </c>
       <c r="E256">
         <v>0</v>
       </c>
       <c r="F256" t="str">
-        <v>20/01/2027</v>
+        <v>15/03/2025</v>
       </c>
       <c r="G256" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="257">
       <c r="A257" t="str">
-        <v>44.395.141/0001-26</v>
+        <v>52.416.409/0001-97</v>
       </c>
       <c r="B257" t="str">
-        <v>G41 APOIO ADMINISTRATIVO LTDA</v>
+        <v>GAZAL LOGISTICA E TRANSPORTES LTDA</v>
       </c>
       <c r="C257" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D257">
         <v>0</v>
       </c>
       <c r="E257">
         <v>0</v>
       </c>
       <c r="F257" t="str">
-        <v>15/03/2025</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G257" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="258">
       <c r="A258" t="str">
-        <v>52.416.409/0001-97</v>
+        <v>50.429.532/0001-17</v>
       </c>
       <c r="B258" t="str">
-        <v>GAZAL LOGISTICA E TRANSPORTES LTDA</v>
+        <v>GERADORES EXPRESS LTDA</v>
       </c>
       <c r="C258" t="str">
         <v>Regular</v>
       </c>
       <c r="D258">
         <v>0</v>
       </c>
       <c r="E258">
         <v>0</v>
       </c>
       <c r="F258" t="str">
-        <v>27/01/2027</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G258" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="259">
       <c r="A259" t="str">
-        <v>50.429.532/0001-17</v>
+        <v>55.207.603/0001-50</v>
       </c>
       <c r="B259" t="str">
-        <v>GERADORES EXPRESS LTDA</v>
+        <v>GG1 TRANSPORTES LTDA</v>
       </c>
       <c r="C259" t="str">
         <v>Regular</v>
       </c>
       <c r="D259">
         <v>0</v>
       </c>
       <c r="E259">
         <v>0</v>
       </c>
       <c r="F259" t="str">
-        <v>27/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G259" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="260">
       <c r="A260" t="str">
-        <v>55.207.603/0001-50</v>
+        <v>55.207.982/0001-89</v>
       </c>
       <c r="B260" t="str">
-        <v>GG1 TRANSPORTES LTDA</v>
+        <v>GG2 TRANSPORTES LTDA</v>
       </c>
       <c r="C260" t="str">
         <v>Regular</v>
       </c>
       <c r="D260">
         <v>0</v>
       </c>
       <c r="E260">
         <v>0</v>
       </c>
       <c r="F260" t="str">
-        <v>27/01/2027</v>
+        <v>05/03/2027</v>
       </c>
       <c r="G260" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="261">
       <c r="A261" t="str">
-        <v>55.207.982/0001-89</v>
+        <v>55.207.766/0001-33</v>
       </c>
       <c r="B261" t="str">
-        <v>GG2 TRANSPORTES LTDA</v>
+        <v>GG3 TRANSPORTES LTDA</v>
       </c>
       <c r="C261" t="str">
         <v>Regular</v>
       </c>
       <c r="D261">
         <v>0</v>
       </c>
       <c r="E261">
         <v>0</v>
       </c>
       <c r="F261" t="str">
-        <v>27/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G261" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="262">
       <c r="A262" t="str">
-        <v>55.207.766/0001-33</v>
+        <v>45.967.603/0001-03</v>
       </c>
       <c r="B262" t="str">
-        <v>GG3 TRANSPORTES LTDA</v>
+        <v>GHB APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C262" t="str">
         <v>Regular</v>
       </c>
       <c r="D262">
         <v>0</v>
       </c>
       <c r="E262">
         <v>0</v>
       </c>
       <c r="F262" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G262" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="263">
       <c r="A263" t="str">
-        <v>45.967.603/0001-03</v>
+        <v>58.326.114/0001-06</v>
       </c>
       <c r="B263" t="str">
-        <v>GHB APOIO ADMINISTRATIVO LTDA</v>
+        <v>GRACE ACTION PARTICIPACOES LTDA</v>
       </c>
       <c r="C263" t="str">
         <v>Regular</v>
       </c>
       <c r="D263">
         <v>0</v>
       </c>
       <c r="E263">
         <v>0</v>
       </c>
       <c r="F263" t="str">
-        <v>27/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G263" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="264">
       <c r="A264" t="str">
-        <v>13.287.969/0001-37</v>
+        <v>49.544.757/0001-35</v>
       </c>
       <c r="B264" t="str">
-        <v>GRISOPAR.COM TRANSPORTE DE CARGAS LTDA</v>
+        <v>GRANJA DOM GERALDO LTDA</v>
       </c>
       <c r="C264" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D264">
         <v>0</v>
       </c>
       <c r="E264">
         <v>0</v>
       </c>
       <c r="F264" t="str">
-        <v>20/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G264" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="265">
       <c r="A265" t="str">
-        <v>18.441.509/0001-35</v>
+        <v>13.287.969/0001-37</v>
       </c>
       <c r="B265" t="str">
-        <v>GRUDTNER &amp; GRUDTNER TRANSPORTES LTDA</v>
+        <v>GRISOPAR.COM TRANSPORTE DE CARGAS LTDA</v>
       </c>
       <c r="C265" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D265">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E265">
-        <v>2058.01</v>
+        <v>0</v>
       </c>
       <c r="F265" t="str">
-        <v>05/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G265" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="266">
       <c r="A266" t="str">
-        <v>51.550.323/0001-90</v>
+        <v>18.441.509/0001-35</v>
       </c>
       <c r="B266" t="str">
-        <v>GRUDTNER TRANSPORTES LTDA</v>
+        <v>GRUDTNER &amp; GRUDTNER TRANSPORTES LTDA</v>
       </c>
       <c r="C266" t="str">
-        <v>Regular</v>
+        <v>CNPJ não apto</v>
       </c>
       <c r="D266">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E266">
-        <v>0</v>
+        <v>3353.79</v>
       </c>
       <c r="F266" t="str">
-        <v>13/01/2027</v>
+        <v>11/02/2027</v>
       </c>
       <c r="G266" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="267">
       <c r="A267" t="str">
-        <v>45.455.223/0001-81</v>
+        <v>51.550.323/0001-90</v>
       </c>
       <c r="B267" t="str">
-        <v>GUSTAVO TAKEHARA LTDA</v>
+        <v>GRUDTNER TRANSPORTES LTDA</v>
       </c>
       <c r="C267" t="str">
         <v>Regular</v>
       </c>
       <c r="D267">
         <v>0</v>
       </c>
       <c r="E267">
         <v>0</v>
       </c>
       <c r="F267" t="str">
-        <v>18/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G267" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="268">
       <c r="A268" t="str">
-        <v>62.686.417/0001-07</v>
+        <v>45.455.223/0001-81</v>
       </c>
       <c r="B268" t="str">
-        <v>HARD ROCK WORLD TRACTOR DEMOLITIONS LTDA</v>
+        <v>GUSTAVO TAKEHARA LTDA</v>
       </c>
       <c r="C268" t="str">
         <v>Regular</v>
       </c>
       <c r="D268">
         <v>0</v>
       </c>
       <c r="E268">
         <v>0</v>
       </c>
       <c r="F268" t="str">
-        <v>19/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G268" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="269">
       <c r="A269" t="str">
-        <v>55.558.850/0001-00</v>
+        <v>62.686.417/0001-07</v>
       </c>
       <c r="B269" t="str">
-        <v>HDS TRANSPORTE E LOGISTICA LTDA</v>
+        <v>HARD ROCK WORLD TRACTOR DEMOLITIONS LTDA</v>
       </c>
       <c r="C269" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D269">
         <v>0</v>
       </c>
       <c r="E269">
         <v>0</v>
       </c>
       <c r="F269" t="str">
-        <v>20/12/2026</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G269" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="270">
       <c r="A270" t="str">
-        <v>53.264.864/0001-87</v>
+        <v>55.558.850/0001-00</v>
       </c>
       <c r="B270" t="str">
-        <v>HM AR CONDICIONADO LTDA</v>
+        <v>HDS TRANSPORTE E LOGISTICA LTDA</v>
       </c>
       <c r="C270" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D270">
         <v>0</v>
       </c>
       <c r="E270">
         <v>0</v>
       </c>
       <c r="F270" t="str">
-        <v>20/01/2027</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G270" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="271">
       <c r="A271" t="str">
-        <v>52.004.957/0001-00</v>
+        <v>53.264.864/0001-87</v>
       </c>
       <c r="B271" t="str">
-        <v>HONORIO TRANSPORTE LTDA</v>
+        <v>HM AR CONDICIONADO LTDA</v>
       </c>
       <c r="C271" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D271">
         <v>0</v>
       </c>
       <c r="E271">
         <v>0</v>
       </c>
       <c r="F271" t="str">
-        <v>20/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G271" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="272">
       <c r="A272" t="str">
-        <v>34.263.280/0001-42</v>
+        <v>52.004.957/0001-00</v>
       </c>
       <c r="B272" t="str">
-        <v>HR REPRESENTACAO COMERCIAL DE MAQUINAS LTDA</v>
+        <v>HONORIO TRANSPORTE LTDA</v>
       </c>
       <c r="C272" t="str">
         <v>Regular</v>
       </c>
       <c r="D272">
         <v>0</v>
       </c>
       <c r="E272">
         <v>0</v>
       </c>
       <c r="F272" t="str">
-        <v>18/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G272" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="273">
       <c r="A273" t="str">
-        <v>51.270.430/0001-64</v>
+        <v>34.263.280/0001-42</v>
       </c>
       <c r="B273" t="str">
-        <v>INOVA EXPRESS LTDA</v>
+        <v>HR REPRESENTACAO COMERCIAL DE MAQUINAS LTDA</v>
       </c>
       <c r="C273" t="str">
         <v>Regular</v>
       </c>
       <c r="D273">
         <v>0</v>
       </c>
       <c r="E273">
         <v>0</v>
       </c>
       <c r="F273" t="str">
-        <v>18/01/2027</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G273" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="274">
       <c r="A274" t="str">
-        <v>50.433.251/0001-38</v>
+        <v>51.270.430/0001-64</v>
       </c>
       <c r="B274" t="str">
-        <v>ITAKE LICENCIAMENTO LTDA</v>
+        <v>INOVA EXPRESS LTDA</v>
       </c>
       <c r="C274" t="str">
         <v>Regular</v>
       </c>
       <c r="D274">
         <v>0</v>
       </c>
       <c r="E274">
         <v>0</v>
       </c>
       <c r="F274" t="str">
-        <v>27/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G274" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="275">
       <c r="A275" t="str">
-        <v>44.874.092/0001-04</v>
+        <v>50.433.251/0001-38</v>
       </c>
       <c r="B275" t="str">
-        <v>J E TREVISAN TRANSPORTES LTDA</v>
+        <v>ITAKE LICENCIAMENTO LTDA</v>
       </c>
       <c r="C275" t="str">
         <v>Regular</v>
       </c>
       <c r="D275">
         <v>0</v>
       </c>
       <c r="E275">
         <v>0</v>
       </c>
       <c r="F275" t="str">
-        <v>20/01/2027</v>
+        <v>19/03/2027</v>
       </c>
       <c r="G275" t="str">
         <v>Disponível</v>
       </c>
     </row>
     <row r="276">
       <c r="A276" t="str">
         <v>03.550.275/0001-97</v>
       </c>
       <c r="B276" t="str">
         <v>J M P COMERCIO E REPRESENTACOES LTDA</v>
       </c>
       <c r="C276" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D276">
         <v>0</v>
       </c>
       <c r="E276">
         <v>0</v>
       </c>
       <c r="F276" t="str">
-        <v>20/01/2027</v>
+        <v>30/03/2027</v>
       </c>
       <c r="G276" t="str">
-        <v>Disponível</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="277">
       <c r="A277" t="str">
-        <v>63.189.704/0001-74</v>
+        <v>59.176.224/0001-00</v>
       </c>
       <c r="B277" t="str">
-        <v>JAGUAR ROCK INFRA TERRAPLANAGEM E DEMOLICOES LTDA</v>
+        <v>J&amp;T TRANSPORTES LTDA</v>
       </c>
       <c r="C277" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D277">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E277">
-        <v>0</v>
+        <v>1051.35</v>
       </c>
       <c r="F277" t="str">
-        <v>27/01/2027</v>
+        <v>19/03/2027</v>
       </c>
       <c r="G277" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="278">
       <c r="A278" t="str">
-        <v>41.305.526/0001-67</v>
+        <v>59.176.224/0002-82</v>
       </c>
       <c r="B278" t="str">
-        <v>JB COMERCIO DE UTILIDADES LTDA</v>
+        <v>J&amp;T TRANSPORTES LTDA</v>
       </c>
       <c r="C278" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D278">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E278">
-        <v>0</v>
+        <v>1051.35</v>
       </c>
       <c r="F278" t="str">
-        <v>27/01/2027</v>
+        <v>18/03/2027</v>
       </c>
       <c r="G278" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="279">
       <c r="A279" t="str">
-        <v>49.625.228/0001-66</v>
+        <v>63.189.704/0001-74</v>
       </c>
       <c r="B279" t="str">
-        <v>JC PNEUS E SERVICOS DE BORRACHARIA LTDA</v>
+        <v>JAGUAR ROCK INFRA TERRAPLANAGEM E DEMOLICOES LTDA</v>
       </c>
       <c r="C279" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D279">
         <v>0</v>
       </c>
       <c r="E279">
         <v>0</v>
       </c>
       <c r="F279" t="str">
-        <v>25/11/2025</v>
+        <v>07/03/2027</v>
       </c>
       <c r="G279" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="280">
       <c r="A280" t="str">
-        <v>59.089.635/0001-50</v>
+        <v>41.305.526/0001-67</v>
       </c>
       <c r="B280" t="str">
-        <v>JCP SERVICOS INTEGRADOS LTDA</v>
+        <v>JB COMERCIO DE UTILIDADES LTDA</v>
       </c>
       <c r="C280" t="str">
         <v>Regular</v>
       </c>
       <c r="D280">
         <v>0</v>
       </c>
       <c r="E280">
         <v>0</v>
       </c>
       <c r="F280" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G280" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="281">
       <c r="A281" t="str">
-        <v>61.915.734/0001-95</v>
+        <v>49.625.228/0001-66</v>
       </c>
       <c r="B281" t="str">
-        <v>JG CAPITAL LTDA</v>
+        <v>JC PNEUS E SERVICOS DE BORRACHARIA LTDA</v>
       </c>
       <c r="C281" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D281">
         <v>0</v>
       </c>
       <c r="E281">
         <v>0</v>
       </c>
       <c r="F281" t="str">
-        <v>27/01/2027</v>
+        <v>25/11/2025</v>
       </c>
       <c r="G281" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="282">
       <c r="A282" t="str">
-        <v>55.486.644/0001-23</v>
+        <v>59.089.635/0001-50</v>
       </c>
       <c r="B282" t="str">
-        <v>JOAO MIGUEL APOIO ADMINISTRATIVO LTDA</v>
+        <v>JCP SERVICOS INTEGRADOS LTDA</v>
       </c>
       <c r="C282" t="str">
         <v>Regular</v>
       </c>
       <c r="D282">
         <v>0</v>
       </c>
       <c r="E282">
         <v>0</v>
       </c>
       <c r="F282" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G282" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="283">
       <c r="A283" t="str">
-        <v>41.125.274/0001-94</v>
+        <v>36.838.109/0001-40</v>
       </c>
       <c r="B283" t="str">
-        <v>KADEX APOIO ADMINISTRATIVO LTDA</v>
+        <v>JDL INDUSTRIA E COMERCIO DE CONSERVAS LTDA</v>
       </c>
       <c r="C283" t="str">
         <v>Regular</v>
       </c>
       <c r="D283">
         <v>0</v>
       </c>
       <c r="E283">
         <v>0</v>
       </c>
       <c r="F283" t="str">
-        <v>20/01/2027</v>
+        <v>19/03/2027</v>
       </c>
       <c r="G283" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="284">
       <c r="A284" t="str">
-        <v>17.316.967/0001-80</v>
+        <v>61.915.734/0001-95</v>
       </c>
       <c r="B284" t="str">
-        <v>KARPINSKI TRANSPORTES LTDA</v>
+        <v>JG CAPITAL LTDA</v>
       </c>
       <c r="C284" t="str">
         <v>Regular</v>
       </c>
       <c r="D284">
         <v>0</v>
       </c>
       <c r="E284">
         <v>0</v>
       </c>
       <c r="F284" t="str">
-        <v>05/01/2027</v>
+        <v>21/02/2027</v>
       </c>
       <c r="G284" t="str">
-        <v>—</v>
+        <v>Indisponível</v>
       </c>
     </row>
     <row r="285">
       <c r="A285" t="str">
-        <v>24.772.967/0001-50</v>
+        <v>55.486.644/0001-23</v>
       </c>
       <c r="B285" t="str">
-        <v>KENJI HOSHIBA E MARESTONE HOSHIBA LTDA</v>
+        <v>JOAO MIGUEL APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C285" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D285">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E285">
-        <v>468.71</v>
+        <v>0</v>
       </c>
       <c r="F285" t="str">
-        <v>05/01/2027</v>
+        <v>07/03/2027</v>
       </c>
       <c r="G285" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="286">
       <c r="A286" t="str">
-        <v>64.566.851/0001-89</v>
+        <v>41.125.274/0001-94</v>
       </c>
       <c r="B286" t="str">
-        <v>KHANT CONSTRUTORA E INCORPORADORA LTDA</v>
+        <v>KADEX APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C286" t="str">
         <v>Regular</v>
       </c>
       <c r="D286">
         <v>0</v>
       </c>
       <c r="E286">
         <v>0</v>
       </c>
       <c r="F286" t="str">
-        <v>27/01/2027</v>
+        <v>04/02/2027</v>
       </c>
       <c r="G286" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="287">
       <c r="A287" t="str">
-        <v>57.402.384/0001-96</v>
+        <v>17.316.967/0001-80</v>
       </c>
       <c r="B287" t="str">
-        <v>KIDPLAY BRINQUEDAO LTDA</v>
+        <v>KARPINSKI TRANSPORTES LTDA</v>
       </c>
       <c r="C287" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D287">
         <v>0</v>
       </c>
       <c r="E287">
         <v>0</v>
       </c>
       <c r="F287" t="str">
-        <v>18/05/2026</v>
+        <v>06/01/2027</v>
       </c>
       <c r="G287" t="str">
-        <v>Indisponível</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="288">
       <c r="A288" t="str">
-        <v>15.080.966/0001-53</v>
+        <v>64.566.851/0001-89</v>
       </c>
       <c r="B288" t="str">
-        <v>L.P SERVICOS DIMENSIONAL EM LABORATORIO LTDA</v>
+        <v>KHANT CONSTRUTORA E INCORPORADORA LTDA</v>
       </c>
       <c r="C288" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D288">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E288">
-        <v>165.73</v>
+        <v>0</v>
       </c>
       <c r="F288" t="str">
-        <v>05/01/2027</v>
+        <v>21/02/2027</v>
       </c>
       <c r="G288" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="289">
       <c r="A289" t="str">
-        <v>42.343.619/0001-49</v>
+        <v>57.402.384/0001-96</v>
       </c>
       <c r="B289" t="str">
-        <v>LAVORO INDUSTRIA DE MOVEIS LTDA</v>
+        <v>KIDPLAY BRINQUEDAO LTDA</v>
       </c>
       <c r="C289" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D289">
         <v>0</v>
       </c>
       <c r="E289">
         <v>0</v>
       </c>
       <c r="F289" t="str">
-        <v>17/01/2027</v>
+        <v>18/05/2026</v>
       </c>
       <c r="G289" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="290">
       <c r="A290" t="str">
-        <v>31.261.250/0001-09</v>
+        <v>15.080.966/0001-53</v>
       </c>
       <c r="B290" t="str">
-        <v>LAVORO MOVEIS LTDA</v>
+        <v>L.P SERVICOS DIMENSIONAL EM LABORATORIO LTDA</v>
       </c>
       <c r="C290" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D290">
         <v>0</v>
       </c>
       <c r="E290">
         <v>0</v>
       </c>
       <c r="F290" t="str">
-        <v>13/01/2026</v>
+        <v>05/01/2027</v>
       </c>
       <c r="G290" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="291">
       <c r="A291" t="str">
-        <v>34.329.494/0001-74</v>
+        <v>42.343.619/0001-49</v>
       </c>
       <c r="B291" t="str">
-        <v>LAVRO SERVICOS E MONTAGENS DE MOVEIS LTDA</v>
+        <v>LAVORO INDUSTRIA DE MOVEIS LTDA</v>
       </c>
       <c r="C291" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D291">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E291">
-        <v>14877.92</v>
+        <v>0</v>
       </c>
       <c r="F291" t="str">
-        <v>06/01/2027</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G291" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="292">
       <c r="A292" t="str">
-        <v>66.464.978/0001-12</v>
+        <v>31.261.250/0001-09</v>
       </c>
       <c r="B292" t="str">
-        <v>LCM TRANSPORTE LTDA</v>
+        <v>LAVORO MOVEIS LTDA</v>
       </c>
       <c r="C292" t="str">
         <v>Regular</v>
       </c>
       <c r="D292">
         <v>0</v>
       </c>
       <c r="E292">
         <v>0</v>
       </c>
       <c r="F292" t="str">
-        <v>17/01/2027</v>
+        <v>13/01/2026</v>
       </c>
       <c r="G292" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="293">
       <c r="A293" t="str">
-        <v>37.210.312/0001-30</v>
+        <v>34.329.494/0001-74</v>
       </c>
       <c r="B293" t="str">
-        <v>LEAL APOIO ADMINISTRATIVO LTDA</v>
+        <v>LAVRO SERVICOS E MONTAGENS DE MOVEIS LTDA</v>
       </c>
       <c r="C293" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D293">
         <v>0</v>
       </c>
       <c r="E293">
         <v>0</v>
       </c>
       <c r="F293" t="str">
-        <v>18/01/2027</v>
+        <v>02/03/2027</v>
       </c>
       <c r="G293" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="294">
       <c r="A294" t="str">
-        <v>55.308.437/0001-89</v>
+        <v>66.464.978/0001-12</v>
       </c>
       <c r="B294" t="str">
-        <v>LEBAZI TRANSPORTES LTDA</v>
+        <v>LCM TRANSPORTE LTDA</v>
       </c>
       <c r="C294" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D294">
         <v>0</v>
       </c>
       <c r="E294">
         <v>0</v>
       </c>
       <c r="F294" t="str">
-        <v/>
+        <v>01/03/2027</v>
       </c>
       <c r="G294" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="295">
       <c r="A295" t="str">
-        <v>66.111.715/0001-20</v>
+        <v>37.210.312/0001-30</v>
       </c>
       <c r="B295" t="str">
-        <v>LGP TRANSPORTES LTDA</v>
+        <v>LEAL APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C295" t="str">
         <v>Regular</v>
       </c>
       <c r="D295">
         <v>0</v>
       </c>
       <c r="E295">
         <v>0</v>
       </c>
       <c r="F295" t="str">
-        <v>20/01/2027</v>
+        <v>18/01/2027</v>
       </c>
       <c r="G295" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="296">
       <c r="A296" t="str">
-        <v>64.673.648/0001-01</v>
+        <v>55.308.437/0001-89</v>
       </c>
       <c r="B296" t="str">
-        <v>LINK FROTA LTDA</v>
+        <v>LEBAZI TRANSPORTES LTDA</v>
       </c>
       <c r="C296" t="str">
-        <v>Regular</v>
+        <v>Indefinida</v>
       </c>
       <c r="D296">
         <v>0</v>
       </c>
       <c r="E296">
         <v>0</v>
       </c>
       <c r="F296" t="str">
-        <v>20/01/2027</v>
+        <v/>
       </c>
       <c r="G296" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="297">
       <c r="A297" t="str">
-        <v>03.244.367/0001-49</v>
+        <v>66.111.715/0001-20</v>
       </c>
       <c r="B297" t="str">
-        <v>LIZ JOIAS LTDA</v>
+        <v>LGP TRANSPORTES LTDA</v>
       </c>
       <c r="C297" t="str">
         <v>Regular</v>
       </c>
       <c r="D297">
         <v>0</v>
       </c>
       <c r="E297">
         <v>0</v>
       </c>
       <c r="F297" t="str">
-        <v>27/01/2027</v>
+        <v>03/03/2027</v>
       </c>
       <c r="G297" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="298">
       <c r="A298" t="str">
-        <v>46.116.312/0001-66</v>
+        <v>64.673.648/0001-01</v>
       </c>
       <c r="B298" t="str">
-        <v>LOGGERS LTDA</v>
+        <v>LINK FROTA LTDA</v>
       </c>
       <c r="C298" t="str">
         <v>Regular</v>
       </c>
       <c r="D298">
         <v>0</v>
       </c>
       <c r="E298">
         <v>0</v>
       </c>
       <c r="F298" t="str">
-        <v>20/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G298" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="299">
       <c r="A299" t="str">
-        <v>54.503.631/0001-52</v>
+        <v>03.244.367/0001-49</v>
       </c>
       <c r="B299" t="str">
-        <v>LOGISTICA TREVISAN LTDA</v>
+        <v>LIZ JOIAS LTDA</v>
       </c>
       <c r="C299" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D299">
         <v>0</v>
       </c>
       <c r="E299">
         <v>0</v>
       </c>
       <c r="F299" t="str">
-        <v>28/12/2026</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G299" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="300">
       <c r="A300" t="str">
-        <v>40.031.448/0001-97</v>
+        <v>46.116.312/0001-66</v>
       </c>
       <c r="B300" t="str">
-        <v>LRR APOIO ADMINISTRATIVO LTDA</v>
+        <v>LOGGERS LTDA</v>
       </c>
       <c r="C300" t="str">
         <v>Regular</v>
       </c>
       <c r="D300">
         <v>0</v>
       </c>
       <c r="E300">
         <v>0</v>
       </c>
       <c r="F300" t="str">
-        <v>20/01/2027</v>
+        <v>04/03/2027</v>
       </c>
       <c r="G300" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="301">
       <c r="A301" t="str">
-        <v>64.859.477/0001-00</v>
+        <v>54.503.631/0001-52</v>
       </c>
       <c r="B301" t="str">
-        <v>LUCAS MOREIRA LARA LTDA</v>
+        <v>LOGISTICA TREVISAN LTDA</v>
       </c>
       <c r="C301" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D301">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E301">
-        <v>0</v>
+        <v>596.99</v>
       </c>
       <c r="F301" t="str">
-        <v>12/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G301" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="302">
       <c r="A302" t="str">
-        <v>65.811.393/0001-69</v>
+        <v>40.031.448/0001-97</v>
       </c>
       <c r="B302" t="str">
-        <v>LUGLOG TRANSPORTE E TURISMO LTDA</v>
+        <v>LRR APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C302" t="str">
         <v>Regular</v>
       </c>
       <c r="D302">
         <v>0</v>
       </c>
       <c r="E302">
         <v>0</v>
       </c>
       <c r="F302" t="str">
-        <v>20/01/2027</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G302" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="303">
       <c r="A303" t="str">
-        <v>66.630.036/0001-67</v>
+        <v>64.859.477/0001-00</v>
       </c>
       <c r="B303" t="str">
-        <v>LW NEGOCIOS DIGITAIS LTDA</v>
+        <v>LUCAS MOREIRA LARA LTDA</v>
       </c>
       <c r="C303" t="str">
-        <v>Regular</v>
+        <v>CNPJ não apto</v>
       </c>
       <c r="D303">
         <v>0</v>
       </c>
       <c r="E303">
         <v>0</v>
       </c>
       <c r="F303" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G303" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="304">
       <c r="A304" t="str">
-        <v>49.996.968/0001-09</v>
+        <v>65.811.393/0001-69</v>
       </c>
       <c r="B304" t="str">
-        <v>M C MAJOR ESPORTES LTDA</v>
+        <v>LUGLOG TRANSPORTE E TURISMO LTDA</v>
       </c>
       <c r="C304" t="str">
         <v>Regular</v>
       </c>
       <c r="D304">
         <v>0</v>
       </c>
       <c r="E304">
         <v>0</v>
       </c>
       <c r="F304" t="str">
-        <v>27/01/2027</v>
+        <v>20/01/2027</v>
       </c>
       <c r="G304" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="305">
       <c r="A305" t="str">
-        <v>48.500.256/0001-94</v>
+        <v>66.630.036/0001-67</v>
       </c>
       <c r="B305" t="str">
-        <v>M&amp;S TRADE REPRESENTACOES LTDA</v>
+        <v>LW NEGOCIOS DIGITAIS LTDA</v>
       </c>
       <c r="C305" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D305">
         <v>0</v>
       </c>
       <c r="E305">
         <v>0</v>
       </c>
       <c r="F305" t="str">
-        <v/>
+        <v>14/03/2027</v>
       </c>
       <c r="G305" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="306">
       <c r="A306" t="str">
-        <v>35.506.288/0001-55</v>
+        <v>49.996.968/0001-09</v>
       </c>
       <c r="B306" t="str">
-        <v>MAEOKA APOIO ADMINISTRATIVO LTDA</v>
+        <v>M C MAJOR ESPORTES LTDA</v>
       </c>
       <c r="C306" t="str">
         <v>Regular</v>
       </c>
       <c r="D306">
         <v>0</v>
       </c>
       <c r="E306">
         <v>0</v>
       </c>
       <c r="F306" t="str">
-        <v>27/01/2027</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G306" t="str">
-        <v>—</v>
+        <v>Disponível</v>
       </c>
     </row>
     <row r="307">
       <c r="A307" t="str">
-        <v>19.924.627/0001-67</v>
+        <v>48.500.256/0001-94</v>
       </c>
       <c r="B307" t="str">
-        <v>MAEOKA EMPREENDIMENTOS IMOBILIARIOS LTDA</v>
+        <v>M&amp;S TRADE REPRESENTACOES LTDA</v>
       </c>
       <c r="C307" t="str">
-        <v>Regular</v>
+        <v>Indefinida</v>
       </c>
       <c r="D307">
         <v>0</v>
       </c>
       <c r="E307">
         <v>0</v>
       </c>
       <c r="F307" t="str">
-        <v>27/01/2027</v>
+        <v/>
       </c>
       <c r="G307" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="308">
       <c r="A308" t="str">
-        <v>15.175.590/0001-60</v>
+        <v>35.506.288/0001-55</v>
       </c>
       <c r="B308" t="str">
-        <v>MAEOKA IMPORTACAO E EXPORTACAO LTDA</v>
+        <v>MAEOKA APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C308" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D308">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E308">
-        <v>178.31</v>
+        <v>0</v>
       </c>
       <c r="F308" t="str">
-        <v>27/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G308" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="309">
       <c r="A309" t="str">
-        <v>53.243.124/0001-64</v>
+        <v>19.924.627/0001-67</v>
       </c>
       <c r="B309" t="str">
-        <v>MAGNA OPERACOES COMERCIAIS E EXPORTACAO LTDA</v>
+        <v>MAEOKA EMPREENDIMENTOS IMOBILIARIOS LTDA</v>
       </c>
       <c r="C309" t="str">
         <v>Regular</v>
       </c>
       <c r="D309">
         <v>0</v>
       </c>
       <c r="E309">
         <v>0</v>
       </c>
       <c r="F309" t="str">
-        <v>27/01/2027</v>
+        <v>07/03/2027</v>
       </c>
       <c r="G309" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="310">
       <c r="A310" t="str">
-        <v>52.437.325/0001-30</v>
+        <v>15.175.590/0001-60</v>
       </c>
       <c r="B310" t="str">
-        <v>MAGNISA APOIO ADMINISTRATIVO LTDA</v>
+        <v>MAEOKA IMPORTACAO E EXPORTACAO LTDA</v>
       </c>
       <c r="C310" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D310">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E310">
-        <v>0</v>
+        <v>178.31</v>
       </c>
       <c r="F310" t="str">
-        <v>12/10/2026</v>
+        <v>02/02/2027</v>
       </c>
       <c r="G310" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="311">
       <c r="A311" t="str">
-        <v>22.610.621/0001-20</v>
+        <v>53.243.124/0001-64</v>
       </c>
       <c r="B311" t="str">
-        <v>MAITRE SERVICOS AUTOMOTIVOS LTDA</v>
+        <v>MAGNA OPERACOES COMERCIAIS E EXPORTACAO LTDA</v>
       </c>
       <c r="C311" t="str">
         <v>Regular</v>
       </c>
       <c r="D311">
         <v>0</v>
       </c>
       <c r="E311">
         <v>0</v>
       </c>
       <c r="F311" t="str">
-        <v>20/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G311" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="312">
       <c r="A312" t="str">
-        <v>37.473.523/0001-65</v>
+        <v>52.437.325/0001-30</v>
       </c>
       <c r="B312" t="str">
-        <v>MCM ARTIGOS DE PAPELARIA LTDA</v>
+        <v>MAGNISA APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C312" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D312">
         <v>0</v>
       </c>
       <c r="E312">
         <v>0</v>
       </c>
       <c r="F312" t="str">
-        <v>27/01/2027</v>
+        <v>12/10/2026</v>
       </c>
       <c r="G312" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="313">
       <c r="A313" t="str">
-        <v>47.727.333/0001-80</v>
+        <v>22.610.621/0001-20</v>
       </c>
       <c r="B313" t="str">
-        <v>MDH BRASIL SERVICOS DE CORTE A LASER LTDA</v>
+        <v>MAITRE SERVICOS AUTOMOTIVOS LTDA</v>
       </c>
       <c r="C313" t="str">
         <v>Regular</v>
       </c>
       <c r="D313">
-        <v>0</v>
+        <v>3</v>
       </c>
       <c r="E313">
-        <v>0</v>
+        <v>2641.42</v>
       </c>
       <c r="F313" t="str">
-        <v>27/01/2027</v>
+        <v>06/02/2027</v>
       </c>
       <c r="G313" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="314">
       <c r="A314" t="str">
-        <v>65.199.337/0001-15</v>
+        <v>37.473.523/0001-65</v>
       </c>
       <c r="B314" t="str">
-        <v>MDH COMERCIO DE FERRO ACO LTDA</v>
+        <v>MCM ARTIGOS DE PAPELARIA LTDA</v>
       </c>
       <c r="C314" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D314">
         <v>0</v>
       </c>
       <c r="E314">
         <v>0</v>
       </c>
       <c r="F314" t="str">
-        <v/>
+        <v>01/02/2027</v>
       </c>
       <c r="G314" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="315">
       <c r="A315" t="str">
-        <v>39.273.116/0001-30</v>
+        <v>47.727.333/0001-80</v>
       </c>
       <c r="B315" t="str">
-        <v>METTE APOIO ADMINISTRATIVO LTDA</v>
+        <v>MDH BRASIL SERVICOS DE CORTE A LASER LTDA</v>
       </c>
       <c r="C315" t="str">
         <v>Regular</v>
       </c>
       <c r="D315">
         <v>0</v>
       </c>
       <c r="E315">
         <v>0</v>
       </c>
       <c r="F315" t="str">
-        <v>27/01/2027</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G315" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="316">
       <c r="A316" t="str">
-        <v>62.968.120/0001-34</v>
+        <v>65.199.337/0001-15</v>
       </c>
       <c r="B316" t="str">
-        <v>MH EXPRESS CARGO LTDA</v>
+        <v>MDH COMERCIO DE FERRO ACO LTDA</v>
       </c>
       <c r="C316" t="str">
-        <v>Regular</v>
+        <v>Indefinida</v>
       </c>
       <c r="D316">
         <v>0</v>
       </c>
       <c r="E316">
         <v>0</v>
       </c>
       <c r="F316" t="str">
-        <v>27/01/2027</v>
+        <v/>
       </c>
       <c r="G316" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="317">
       <c r="A317" t="str">
-        <v>52.685.071/0001-79</v>
+        <v>39.273.116/0001-30</v>
       </c>
       <c r="B317" t="str">
-        <v>MH EXPRESS LOGISTICA LTDA</v>
+        <v>METTE APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C317" t="str">
         <v>Regular</v>
       </c>
       <c r="D317">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="E317">
-        <v>199.98</v>
+        <v>0</v>
       </c>
       <c r="F317" t="str">
-        <v>27/01/2027</v>
+        <v>01/02/2027</v>
       </c>
       <c r="G317" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="318">
       <c r="A318" t="str">
-        <v>51.074.362/0001-68</v>
+        <v>62.968.120/0001-34</v>
       </c>
       <c r="B318" t="str">
-        <v>MIDIANDO LTDA</v>
+        <v>MH EXPRESS CARGO LTDA</v>
       </c>
       <c r="C318" t="str">
         <v>Regular</v>
       </c>
       <c r="D318">
         <v>0</v>
       </c>
       <c r="E318">
         <v>0</v>
       </c>
       <c r="F318" t="str">
-        <v>06/01/2027</v>
+        <v>01/03/2027</v>
       </c>
       <c r="G318" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="319">
       <c r="A319" t="str">
-        <v>66.499.307/0001-97</v>
+        <v>52.685.071/0001-79</v>
       </c>
       <c r="B319" t="str">
-        <v>MPS REPRESENTACOES LTDA</v>
+        <v>MH EXPRESS LOGISTICA LTDA</v>
       </c>
       <c r="C319" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D319">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E319">
-        <v>0</v>
+        <v>199.98</v>
       </c>
       <c r="F319" t="str">
-        <v>18/01/2027</v>
+        <v>03/03/2027</v>
       </c>
       <c r="G319" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="320">
       <c r="A320" t="str">
-        <v>49.015.958/0001-45</v>
+        <v>51.074.362/0001-68</v>
       </c>
       <c r="B320" t="str">
-        <v>MRJ TRANSPORTES LTDA</v>
+        <v>MIDIANDO LTDA</v>
       </c>
       <c r="C320" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D320">
-        <v>4</v>
+        <v>0</v>
       </c>
       <c r="E320">
-        <v>4466.39</v>
+        <v>0</v>
       </c>
       <c r="F320" t="str">
-        <v>18/02/2026</v>
+        <v>05/03/2027</v>
       </c>
       <c r="G320" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="321">
       <c r="A321" t="str">
-        <v>08.235.000/0001-82</v>
+        <v>40.891.007/0001-65</v>
       </c>
       <c r="B321" t="str">
-        <v>MUNDO MAGICO INDUSTRIA E COMERCIO LTDA</v>
+        <v>MOLAS PIQUIRI LTDA</v>
       </c>
       <c r="C321" t="str">
         <v>Regular</v>
       </c>
       <c r="D321">
         <v>0</v>
       </c>
       <c r="E321">
         <v>0</v>
       </c>
       <c r="F321" t="str">
-        <v>27/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G321" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="322">
       <c r="A322" t="str">
-        <v>62.465.826/0001-83</v>
+        <v>08.235.000/0001-82</v>
       </c>
       <c r="B322" t="str">
-        <v>MUNIZ COMERCIO DE ARTIGOS DE JOALHERIA LTDA</v>
+        <v>MUNDO MAGICO INDUSTRIA E COMERCIO LTDA</v>
       </c>
       <c r="C322" t="str">
         <v>Regular</v>
       </c>
       <c r="D322">
         <v>0</v>
       </c>
       <c r="E322">
         <v>0</v>
       </c>
       <c r="F322" t="str">
-        <v>20/01/2027</v>
+        <v>07/03/2027</v>
       </c>
       <c r="G322" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="323">
       <c r="A323" t="str">
-        <v>20.963.883/0001-42</v>
+        <v>62.465.826/0001-83</v>
       </c>
       <c r="B323" t="str">
-        <v>MW INFORMATICA LTDA</v>
+        <v>MUNIZ COMERCIO DE ARTIGOS DE JOALHERIA LTDA</v>
       </c>
       <c r="C323" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D323">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E323">
-        <v>0</v>
+        <v>206.23</v>
       </c>
       <c r="F323" t="str">
-        <v>06/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G323" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="324">
       <c r="A324" t="str">
-        <v>23.702.691/0001-70</v>
+        <v>20.963.883/0001-42</v>
       </c>
       <c r="B324" t="str">
-        <v>N. CIESLAK LTDA</v>
+        <v>MW INFORMATICA LTDA</v>
       </c>
       <c r="C324" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D324">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="E324">
-        <v>5816.85</v>
+        <v>1352.64</v>
       </c>
       <c r="F324" t="str">
-        <v>20/12/2026</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G324" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="325">
       <c r="A325" t="str">
-        <v>23.702.691/0002-51</v>
+        <v>59.222.713/0001-42</v>
       </c>
       <c r="B325" t="str">
-        <v>N. CIESLAK LTDA</v>
+        <v>NABUCO INDUSTRIA MECANICA LTDA</v>
       </c>
       <c r="C325" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D325">
-        <v>3</v>
+        <v>0</v>
       </c>
       <c r="E325">
-        <v>5816.85</v>
+        <v>0</v>
       </c>
       <c r="F325" t="str">
-        <v>19/01/2027</v>
+        <v>26/12/2026</v>
       </c>
       <c r="G325" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="326">
       <c r="A326" t="str">
-        <v>59.222.713/0001-42</v>
+        <v>30.952.770/0001-03</v>
       </c>
       <c r="B326" t="str">
-        <v>NABUCO INDUSTRIA MECANICA LTDA</v>
+        <v>NETZERO LTDA</v>
       </c>
       <c r="C326" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D326">
         <v>0</v>
       </c>
       <c r="E326">
         <v>0</v>
       </c>
       <c r="F326" t="str">
-        <v>26/12/2026</v>
+        <v>24/08/2026</v>
       </c>
       <c r="G326" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="327">
       <c r="A327" t="str">
-        <v>30.952.770/0001-03</v>
+        <v>52.492.561/0001-59</v>
       </c>
       <c r="B327" t="str">
-        <v>NETZERO LTDA</v>
+        <v>NEWVEX TRANSPORTES LTDA</v>
       </c>
       <c r="C327" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D327">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E327">
-        <v>0</v>
+        <v>502.51</v>
       </c>
       <c r="F327" t="str">
-        <v>24/08/2026</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G327" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="328">
       <c r="A328" t="str">
-        <v>52.492.561/0001-59</v>
+        <v>43.878.157/0001-27</v>
       </c>
       <c r="B328" t="str">
-        <v>NEWVEX TRANSPORTES LTDA</v>
+        <v>NOGUEIRA E PORTELA CORRETORA DE SEGUROS LTDA</v>
       </c>
       <c r="C328" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D328">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E328">
-        <v>44819.11</v>
+        <v>0</v>
       </c>
       <c r="F328" t="str">
-        <v>16/01/2027</v>
+        <v>31/01/2027</v>
       </c>
       <c r="G328" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="329">
       <c r="A329" t="str">
-        <v>43.878.157/0001-27</v>
+        <v>55.488.021/0001-90</v>
       </c>
       <c r="B329" t="str">
-        <v>NOGUEIRA E PORTELA CORRETORA DE SEGUROS LTDA</v>
+        <v>NVX LOGISTICA LTDA</v>
       </c>
       <c r="C329" t="str">
-        <v>Regular</v>
+        <v>Indefinida</v>
       </c>
       <c r="D329">
         <v>0</v>
       </c>
       <c r="E329">
         <v>0</v>
       </c>
       <c r="F329" t="str">
-        <v>27/01/2027</v>
+        <v/>
       </c>
       <c r="G329" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="330">
       <c r="A330" t="str">
-        <v>55.488.021/0001-90</v>
+        <v>67.263.005/0001-88</v>
       </c>
       <c r="B330" t="str">
-        <v>NVX LOGISTICA LTDA</v>
+        <v>OMS GESTAO E APOIO EMPRESARIAL LTDA</v>
       </c>
       <c r="C330" t="str">
-        <v>Indefinida</v>
+        <v>Regular</v>
       </c>
       <c r="D330">
         <v>0</v>
       </c>
       <c r="E330">
         <v>0</v>
       </c>
       <c r="F330" t="str">
-        <v/>
+        <v>05/03/2027</v>
       </c>
       <c r="G330" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="331">
       <c r="A331" t="str">
-        <v>67.263.005/0001-88</v>
+        <v>37.202.088/0001-34</v>
       </c>
       <c r="B331" t="str">
-        <v>OMS GESTAO E APOIO EMPRESARIAL LTDA</v>
+        <v>PAPEMSCRI MATERIAIS DE ESCRITORIO LTDA</v>
       </c>
       <c r="C331" t="str">
         <v>Regular</v>
       </c>
       <c r="D331">
         <v>0</v>
       </c>
       <c r="E331">
         <v>0</v>
       </c>
       <c r="F331" t="str">
         <v>27/01/2027</v>
       </c>
       <c r="G331" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="332">
       <c r="A332" t="str">
-        <v>37.202.088/0001-34</v>
+        <v>59.519.399/0001-64</v>
       </c>
       <c r="B332" t="str">
-        <v>PAPEMSCRI MATERIAIS DE ESCRITORIO LTDA</v>
+        <v>PARTICIPACOES CIESLAK LTDA</v>
       </c>
       <c r="C332" t="str">
         <v>Regular</v>
       </c>
       <c r="D332">
         <v>0</v>
       </c>
       <c r="E332">
         <v>0</v>
       </c>
       <c r="F332" t="str">
-        <v>27/01/2027</v>
+        <v>26/02/2027</v>
       </c>
       <c r="G332" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="333">
       <c r="A333" t="str">
-        <v>59.519.399/0001-64</v>
+        <v>63.549.981/0001-40</v>
       </c>
       <c r="B333" t="str">
-        <v>PARTICIPACOES CIESLAK LTDA</v>
+        <v>PARTICIPACOES CRD LTDA</v>
       </c>
       <c r="C333" t="str">
         <v>Regular</v>
       </c>
       <c r="D333">
         <v>0</v>
       </c>
       <c r="E333">
         <v>0</v>
       </c>
       <c r="F333" t="str">
-        <v>18/01/2027</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G333" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="334">
       <c r="A334" t="str">
-        <v>63.549.981/0001-40</v>
+        <v>58.494.861/0001-53</v>
       </c>
       <c r="B334" t="str">
-        <v>PARTICIPACOES CRD LTDA</v>
+        <v>PARTICIPACOES DZ LTDA</v>
       </c>
       <c r="C334" t="str">
         <v>Regular</v>
       </c>
       <c r="D334">
         <v>0</v>
       </c>
       <c r="E334">
         <v>0</v>
       </c>
       <c r="F334" t="str">
-        <v>06/01/2027</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G334" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="335">
       <c r="A335" t="str">
-        <v>58.494.861/0001-53</v>
+        <v>59.222.796/0001-70</v>
       </c>
       <c r="B335" t="str">
-        <v>PARTICIPACOES DZ LTDA</v>
+        <v>PARTICIPACOES RIBEIRO DIAS LTDA</v>
       </c>
       <c r="C335" t="str">
         <v>Regular</v>
       </c>
       <c r="D335">
         <v>0</v>
       </c>
       <c r="E335">
         <v>0</v>
       </c>
       <c r="F335" t="str">
-        <v>27/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G335" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="336">
       <c r="A336" t="str">
-        <v>59.222.796/0001-70</v>
+        <v>60.197.198/0001-77</v>
       </c>
       <c r="B336" t="str">
-        <v>PARTICIPACOES RIBEIRO DIAS LTDA</v>
+        <v>PEDROGULHO TRANSPORTES LTDA</v>
       </c>
       <c r="C336" t="str">
-        <v>Regular</v>
+        <v>Indefinida</v>
       </c>
       <c r="D336">
         <v>0</v>
       </c>
       <c r="E336">
         <v>0</v>
       </c>
       <c r="F336" t="str">
-        <v>27/01/2027</v>
+        <v/>
       </c>
       <c r="G336" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="337">
       <c r="A337" t="str">
-        <v>60.197.198/0001-77</v>
+        <v>59.830.842/0001-13</v>
       </c>
       <c r="B337" t="str">
-        <v>PEDROGULHO TRANSPORTES LTDA</v>
+        <v>PELOIA CAR LTDA</v>
       </c>
       <c r="C337" t="str">
-        <v>Indefinida</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D337">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E337">
-        <v>0</v>
+        <v>219.88</v>
       </c>
       <c r="F337" t="str">
-        <v/>
+        <v>16/03/2027</v>
       </c>
       <c r="G337" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="338">
       <c r="A338" t="str">
-        <v>59.830.842/0001-13</v>
+        <v>48.344.546/0001-96</v>
       </c>
       <c r="B338" t="str">
-        <v>PELOIA CAR LTDA</v>
+        <v>PIQUIRI PECAS E SERVICOS LTDA</v>
       </c>
       <c r="C338" t="str">
         <v>Regular</v>
       </c>
       <c r="D338">
         <v>0</v>
       </c>
       <c r="E338">
         <v>0</v>
       </c>
       <c r="F338" t="str">
-        <v>18/01/2027</v>
+        <v>03/02/2027</v>
       </c>
       <c r="G338" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="339">
       <c r="A339" t="str">
-        <v>48.344.546/0001-96</v>
+        <v>63.612.236/0001-07</v>
       </c>
       <c r="B339" t="str">
-        <v>PIQUIRI PECAS E SERVICOS LTDA</v>
+        <v>POKE HOUSE LTDA</v>
       </c>
       <c r="C339" t="str">
         <v>Regular</v>
       </c>
       <c r="D339">
         <v>0</v>
       </c>
       <c r="E339">
         <v>0</v>
       </c>
       <c r="F339" t="str">
-        <v>27/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G339" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="340">
       <c r="A340" t="str">
-        <v>63.612.236/0001-07</v>
+        <v>41.864.287/0001-85</v>
       </c>
       <c r="B340" t="str">
-        <v>POKE HOUSE LTDA</v>
+        <v>PRIME LOG LOCACOES LTDA</v>
       </c>
       <c r="C340" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D340">
         <v>0</v>
       </c>
       <c r="E340">
         <v>0</v>
       </c>
       <c r="F340" t="str">
-        <v>27/01/2027</v>
+        <v>20/01/2027</v>
       </c>
       <c r="G340" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="341">
       <c r="A341" t="str">
-        <v>41.864.287/0001-85</v>
+        <v>36.209.437/0001-87</v>
       </c>
       <c r="B341" t="str">
-        <v>PRIME LOG LOCACOES LTDA</v>
+        <v>PRISMA MANUTENCAO E INSTALACAO ELETRICA LTDA</v>
       </c>
       <c r="C341" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D341">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E341">
-        <v>0</v>
+        <v>1783.77</v>
       </c>
       <c r="F341" t="str">
-        <v>20/01/2027</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G341" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="342">
       <c r="A342" t="str">
-        <v>36.209.437/0001-87</v>
+        <v>52.568.794/0001-98</v>
       </c>
       <c r="B342" t="str">
-        <v>PRISMA MANUTENCAO E INSTALACAO ELETRICA LTDA</v>
+        <v>PROLOGIX TRANSPORTE E LOGISTICA LTDA</v>
       </c>
       <c r="C342" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D342">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E342">
-        <v>0</v>
+        <v>1826.47</v>
       </c>
       <c r="F342" t="str">
-        <v>20/12/2026</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G342" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="343">
       <c r="A343" t="str">
-        <v>52.568.794/0001-98</v>
+        <v>55.904.433/0001-63</v>
       </c>
       <c r="B343" t="str">
-        <v>PROLOGIX TRANSPORTE E LOGISTICA LTDA</v>
+        <v>PRONICO TRANSPORTES LTDA</v>
       </c>
       <c r="C343" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D343">
         <v>0</v>
       </c>
       <c r="E343">
         <v>0</v>
       </c>
       <c r="F343" t="str">
-        <v>27/01/2027</v>
+        <v>20/12/2026</v>
       </c>
       <c r="G343" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="344">
       <c r="A344" t="str">
-        <v>55.904.433/0001-63</v>
+        <v>39.940.526/0001-97</v>
       </c>
       <c r="B344" t="str">
-        <v>PRONICO TRANSPORTES LTDA</v>
+        <v>PS LOCACOES LTDA</v>
       </c>
       <c r="C344" t="str">
         <v>Regular</v>
       </c>
       <c r="D344">
         <v>0</v>
       </c>
       <c r="E344">
         <v>0</v>
       </c>
       <c r="F344" t="str">
-        <v>20/12/2026</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G344" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="345">
       <c r="A345" t="str">
-        <v>39.940.526/0001-97</v>
+        <v>55.563.221/0001-60</v>
       </c>
       <c r="B345" t="str">
-        <v>PS LOCACOES LTDA</v>
+        <v>R &amp; A APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C345" t="str">
         <v>Regular</v>
       </c>
       <c r="D345">
         <v>0</v>
       </c>
       <c r="E345">
         <v>0</v>
       </c>
       <c r="F345" t="str">
-        <v>20/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G345" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="346">
       <c r="A346" t="str">
-        <v>55.563.221/0001-60</v>
+        <v>13.210.314/0001-60</v>
       </c>
       <c r="B346" t="str">
-        <v>R &amp; A APOIO ADMINISTRATIVO LTDA</v>
+        <v>RAY CARGO TRANSPORTES RODOVIARIOS LTDA</v>
       </c>
       <c r="C346" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D346">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E346">
-        <v>0</v>
+        <v>818.4</v>
       </c>
       <c r="F346" t="str">
-        <v>27/01/2027</v>
+        <v>31/03/2026</v>
       </c>
       <c r="G346" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="347">
       <c r="A347" t="str">
-        <v>13.210.314/0001-60</v>
+        <v>13.210.314/0002-41</v>
       </c>
       <c r="B347" t="str">
         <v>RAY CARGO TRANSPORTES RODOVIARIOS LTDA</v>
       </c>
       <c r="C347" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D347">
         <v>2</v>
       </c>
       <c r="E347">
         <v>818.4</v>
       </c>
       <c r="F347" t="str">
         <v>31/03/2026</v>
       </c>
       <c r="G347" t="str">
-        <v>—</v>
+        <v>Emitir pela Matriz</v>
       </c>
     </row>
     <row r="348">
       <c r="A348" t="str">
-        <v>13.210.314/0002-41</v>
+        <v>13.210.314/0003-22</v>
       </c>
       <c r="B348" t="str">
         <v>RAY CARGO TRANSPORTES RODOVIARIOS LTDA</v>
       </c>
       <c r="C348" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D348">
         <v>2</v>
       </c>
       <c r="E348">
         <v>818.4</v>
       </c>
       <c r="F348" t="str">
         <v>31/03/2026</v>
       </c>
       <c r="G348" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="349">
       <c r="A349" t="str">
-        <v>13.210.314/0003-22</v>
+        <v>29.251.179/0001-31</v>
       </c>
       <c r="B349" t="str">
-        <v>RAY CARGO TRANSPORTES RODOVIARIOS LTDA</v>
+        <v>RDS REPRESENTACOES COMERCIAIS LTDA</v>
       </c>
       <c r="C349" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D349">
         <v>2</v>
       </c>
       <c r="E349">
-        <v>818.4</v>
+        <v>8216.98</v>
       </c>
       <c r="F349" t="str">
-        <v>31/03/2026</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G349" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="350">
       <c r="A350" t="str">
-        <v>29.251.179/0001-31</v>
+        <v>55.868.222/0001-12</v>
       </c>
       <c r="B350" t="str">
-        <v>RDS REPRESENTACOES COMERCIAIS LTDA</v>
+        <v>RECALL CONSULTORIA LTDA</v>
       </c>
       <c r="C350" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D350">
         <v>0</v>
       </c>
       <c r="E350">
         <v>0</v>
       </c>
       <c r="F350" t="str">
-        <v>06/01/2027</v>
+        <v>04/03/2027</v>
       </c>
       <c r="G350" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="351">
       <c r="A351" t="str">
-        <v>55.868.222/0001-12</v>
+        <v>39.565.185/0001-17</v>
       </c>
       <c r="B351" t="str">
-        <v>RECALL CONSULTORIA LTDA</v>
+        <v>RED LAB LTDA</v>
       </c>
       <c r="C351" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D351">
         <v>0</v>
       </c>
       <c r="E351">
         <v>0</v>
       </c>
       <c r="F351" t="str">
-        <v>20/01/2027</v>
+        <v>27/01/2027</v>
       </c>
       <c r="G351" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="352">
       <c r="A352" t="str">
-        <v>39.565.185/0001-17</v>
+        <v>23.806.467/0001-29</v>
       </c>
       <c r="B352" t="str">
-        <v>RED LAB LTDA</v>
+        <v>RHAMAUTO DISTRIBUIDORA DE PECAS LTDA</v>
       </c>
       <c r="C352" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D352">
         <v>0</v>
       </c>
       <c r="E352">
         <v>0</v>
       </c>
       <c r="F352" t="str">
-        <v>20/01/2027</v>
+        <v>28/02/2027</v>
       </c>
       <c r="G352" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="353">
       <c r="A353" t="str">
-        <v>23.709.669/0001-52</v>
+        <v>14.783.477/0001-03</v>
       </c>
       <c r="B353" t="str">
-        <v>REIS EQUIPAMENTOS VETERINARIOS LTDA</v>
+        <v>RODOCIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
       </c>
       <c r="C353" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D353">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E353">
-        <v>0</v>
+        <v>41.92</v>
       </c>
       <c r="F353" t="str">
-        <v>11/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G353" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="354">
       <c r="A354" t="str">
         <v>17.543.079/0001-08</v>
       </c>
       <c r="B354" t="str">
         <v>RVJ TRANSPORTES RODOVIARIOS LTDA</v>
       </c>
       <c r="C354" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D354">
-        <v>0</v>
+        <v>8</v>
       </c>
       <c r="E354">
-        <v>0</v>
+        <v>2256.75</v>
       </c>
       <c r="F354" t="str">
-        <v>19/01/2027</v>
+        <v>07/03/2027</v>
       </c>
       <c r="G354" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="355">
       <c r="A355" t="str">
         <v>36.397.410/0001-65</v>
       </c>
       <c r="B355" t="str">
         <v>S.DALMOLIN LTDA</v>
       </c>
       <c r="C355" t="str">
         <v>Regular</v>
       </c>
       <c r="D355">
         <v>0</v>
       </c>
       <c r="E355">
         <v>0</v>
       </c>
       <c r="F355" t="str">
-        <v>27/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G355" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="356">
       <c r="A356" t="str">
-        <v>58.423.040/0001-26</v>
+        <v>42.992.582/0001-80</v>
       </c>
       <c r="B356" t="str">
-        <v>SAMBU APOIO ADMINISTRATIVO LTDA</v>
+        <v>SAF COMERCIO DE MAQUINAS E EQUIPAMENTOS LTDA</v>
       </c>
       <c r="C356" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D356">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E356">
-        <v>0</v>
+        <v>2117.98</v>
       </c>
       <c r="F356" t="str">
-        <v>27/01/2027</v>
+        <v>13/03/2027</v>
       </c>
       <c r="G356" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="357">
       <c r="A357" t="str">
-        <v>52.311.752/0001-77</v>
+        <v>42.992.582/0002-60</v>
       </c>
       <c r="B357" t="str">
-        <v>SANGATECH MANUTENCAO E AUTOMACAO LTDA</v>
+        <v>SAF COMERCIO DE MAQUINAS E EQUIPAMENTOS LTDA</v>
       </c>
       <c r="C357" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D357">
-        <v>0</v>
+        <v>11</v>
       </c>
       <c r="E357">
-        <v>0</v>
+        <v>2117.98</v>
       </c>
       <c r="F357" t="str">
-        <v>24/03/2026</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G357" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="358">
       <c r="A358" t="str">
-        <v>58.231.475/0001-79</v>
+        <v>58.423.040/0001-26</v>
       </c>
       <c r="B358" t="str">
-        <v>SANTA CLARA LOGISTICA LTDA</v>
+        <v>SAMBU APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C358" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D358">
         <v>0</v>
       </c>
       <c r="E358">
         <v>0</v>
       </c>
       <c r="F358" t="str">
-        <v>27/01/2027</v>
+        <v>01/03/2027</v>
       </c>
       <c r="G358" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="359">
       <c r="A359" t="str">
-        <v>59.926.968/0001-96</v>
+        <v>52.311.752/0001-77</v>
       </c>
       <c r="B359" t="str">
-        <v>SANTOS E SANTOS REPRESENTACAO COMERCIAL LTDA</v>
+        <v>SANGATECH MANUTENCAO E AUTOMACAO LTDA</v>
       </c>
       <c r="C359" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D359">
         <v>0</v>
       </c>
       <c r="E359">
         <v>0</v>
       </c>
       <c r="F359" t="str">
-        <v>27/01/2027</v>
+        <v>24/03/2026</v>
       </c>
       <c r="G359" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="360">
       <c r="A360" t="str">
-        <v>31.157.660/0001-04</v>
+        <v>58.231.475/0001-79</v>
       </c>
       <c r="B360" t="str">
-        <v>SCA AUTO SOCORRO E TRANSPORTE DE CARGAS LTDA</v>
+        <v>SANTA CLARA LOGISTICA LTDA</v>
       </c>
       <c r="C360" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D360">
         <v>0</v>
       </c>
       <c r="E360">
         <v>0</v>
       </c>
       <c r="F360" t="str">
-        <v>08/10/2023</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G360" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="361">
       <c r="A361" t="str">
-        <v>66.463.570/0001-26</v>
+        <v>59.926.968/0001-96</v>
       </c>
       <c r="B361" t="str">
-        <v>SCHENKEL EMPREENDIMENTOS LTDA</v>
+        <v>SANTOS E SANTOS REPRESENTACAO COMERCIAL LTDA</v>
       </c>
       <c r="C361" t="str">
         <v>Regular</v>
       </c>
       <c r="D361">
         <v>0</v>
       </c>
       <c r="E361">
         <v>0</v>
       </c>
       <c r="F361" t="str">
-        <v>27/01/2027</v>
+        <v>26/02/2027</v>
       </c>
       <c r="G361" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="362">
       <c r="A362" t="str">
-        <v>50.320.020/0001-18</v>
+        <v>31.157.660/0001-04</v>
       </c>
       <c r="B362" t="str">
-        <v>SCHIMITZ TRANSPORTES LTDA</v>
+        <v>SCA AUTO SOCORRO E TRANSPORTE DE CARGAS LTDA</v>
       </c>
       <c r="C362" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D362">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E362">
-        <v>772.44</v>
+        <v>20857.41</v>
       </c>
       <c r="F362" t="str">
-        <v>13/01/2027</v>
+        <v>08/10/2023</v>
       </c>
       <c r="G362" t="str">
-        <v>Indisponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="363">
       <c r="A363" t="str">
-        <v>30.665.969/0001-42</v>
+        <v>66.463.570/0001-26</v>
       </c>
       <c r="B363" t="str">
-        <v>SDC DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</v>
+        <v>SCHENKEL EMPREENDIMENTOS LTDA</v>
       </c>
       <c r="C363" t="str">
         <v>Regular</v>
       </c>
       <c r="D363">
-        <v>2</v>
+        <v>0</v>
       </c>
       <c r="E363">
-        <v>2456.82</v>
+        <v>0</v>
       </c>
       <c r="F363" t="str">
-        <v>06/01/2027</v>
+        <v>03/03/2027</v>
       </c>
       <c r="G363" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="364">
       <c r="A364" t="str">
-        <v>62.744.858/0001-18</v>
+        <v>30.665.969/0001-42</v>
       </c>
       <c r="B364" t="str">
-        <v>SDM LOCACOES LTDA</v>
+        <v>SDC DISTRIBUIDORA DE PRODUTOS ALIMENTICIOS LTDA</v>
       </c>
       <c r="C364" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D364">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E364">
-        <v>0</v>
+        <v>2817.06</v>
       </c>
       <c r="F364" t="str">
-        <v>20/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G364" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="365">
       <c r="A365" t="str">
-        <v>61.526.483/0001-57</v>
+        <v>62.744.858/0001-18</v>
       </c>
       <c r="B365" t="str">
-        <v>SERVICES PHARMA LTDA</v>
+        <v>SDM LOCACOES LTDA</v>
       </c>
       <c r="C365" t="str">
         <v>Regular</v>
       </c>
       <c r="D365">
         <v>0</v>
       </c>
       <c r="E365">
         <v>0</v>
       </c>
       <c r="F365" t="str">
-        <v>27/01/2027</v>
+        <v>10/03/2027</v>
       </c>
       <c r="G365" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="366">
       <c r="A366" t="str">
         <v>65.520.969/0001-39</v>
       </c>
       <c r="B366" t="str">
         <v>SF PARTICIPACAO LTDA</v>
       </c>
       <c r="C366" t="str">
         <v>Regular</v>
       </c>
       <c r="D366">
         <v>0</v>
       </c>
       <c r="E366">
         <v>0</v>
       </c>
       <c r="F366" t="str">
-        <v>20/01/2027</v>
+        <v>26/02/2027</v>
       </c>
       <c r="G366" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="367">
       <c r="A367" t="str">
         <v>65.592.900/0001-10</v>
       </c>
       <c r="B367" t="str">
         <v>SHAMAR LOCADORA DE VEICULOS LTDA</v>
       </c>
       <c r="C367" t="str">
         <v>Regular</v>
       </c>
       <c r="D367">
         <v>0</v>
       </c>
       <c r="E367">
         <v>0</v>
       </c>
       <c r="F367" t="str">
-        <v>27/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G367" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="368">
       <c r="A368" t="str">
         <v>65.359.099/0001-68</v>
       </c>
       <c r="B368" t="str">
         <v>SHAMAR PARTICIPACOES LTDA</v>
       </c>
       <c r="C368" t="str">
         <v>Regular</v>
       </c>
       <c r="D368">
         <v>0</v>
       </c>
       <c r="E368">
         <v>0</v>
       </c>
       <c r="F368" t="str">
-        <v>20/01/2027</v>
+        <v>27/02/2027</v>
       </c>
       <c r="G368" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="369">
       <c r="A369" t="str">
-        <v>31.996.336/0001-80</v>
+        <v>31.772.410/0001-84</v>
       </c>
       <c r="B369" t="str">
-        <v>SIMOES TRANSPORTADORA LTDA</v>
+        <v>SKAY APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C369" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D369">
         <v>0</v>
       </c>
       <c r="E369">
         <v>0</v>
       </c>
       <c r="F369" t="str">
-        <v>20/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G369" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="370">
       <c r="A370" t="str">
-        <v>31.772.410/0001-84</v>
+        <v>57.149.446/0001-08</v>
       </c>
       <c r="B370" t="str">
-        <v>SKAY APOIO ADMINISTRATIVO LTDA</v>
+        <v>SOLUCIONA APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C370" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D370">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E370">
-        <v>0</v>
+        <v>13578.69</v>
       </c>
       <c r="F370" t="str">
-        <v>12/01/2026</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G370" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="371">
       <c r="A371" t="str">
         <v>50.704.180/0001-60</v>
       </c>
       <c r="B371" t="str">
         <v>SOLUPEOPLE LTDA</v>
       </c>
       <c r="C371" t="str">
         <v>Regular</v>
       </c>
       <c r="D371">
         <v>0</v>
       </c>
       <c r="E371">
         <v>0</v>
       </c>
       <c r="F371" t="str">
         <v>02/03/2026</v>
       </c>
       <c r="G371" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="372">
       <c r="A372" t="str">
         <v>65.412.468/0001-39</v>
       </c>
       <c r="B372" t="str">
         <v>SOUZA LIMA LTDA</v>
       </c>
       <c r="C372" t="str">
         <v>Regular</v>
       </c>
       <c r="D372">
         <v>0</v>
       </c>
       <c r="E372">
         <v>0</v>
       </c>
       <c r="F372" t="str">
-        <v>18/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G372" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="373">
       <c r="A373" t="str">
         <v>52.600.591/0001-31</v>
       </c>
       <c r="B373" t="str">
         <v>SOUZA PALLETS LTDA</v>
       </c>
       <c r="C373" t="str">
         <v>Regular</v>
       </c>
       <c r="D373">
         <v>0</v>
       </c>
       <c r="E373">
         <v>0</v>
       </c>
       <c r="F373" t="str">
-        <v>20/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G373" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="374">
       <c r="A374" t="str">
         <v>57.018.867/0001-91</v>
       </c>
       <c r="B374" t="str">
         <v>SS TRANSPORTES LTDA</v>
       </c>
       <c r="C374" t="str">
         <v>Regular</v>
       </c>
       <c r="D374">
         <v>0</v>
       </c>
       <c r="E374">
         <v>0</v>
       </c>
       <c r="F374" t="str">
-        <v>20/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G374" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="375">
       <c r="A375" t="str">
         <v>36.030.817/0001-50</v>
       </c>
       <c r="B375" t="str">
         <v>SUELI LIMA DE SOUZA LTDA</v>
       </c>
       <c r="C375" t="str">
         <v>Regular</v>
       </c>
       <c r="D375">
         <v>0</v>
       </c>
       <c r="E375">
         <v>0</v>
       </c>
       <c r="F375" t="str">
-        <v>20/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G375" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="376">
       <c r="A376" t="str">
         <v>36.030.817/0002-30</v>
       </c>
       <c r="B376" t="str">
         <v>SUELI LIMA DE SOUZA LTDA</v>
       </c>
       <c r="C376" t="str">
         <v>Regular</v>
       </c>
       <c r="D376">
         <v>0</v>
       </c>
       <c r="E376">
         <v>0</v>
       </c>
       <c r="F376" t="str">
-        <v>31/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G376" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="377">
       <c r="A377" t="str">
         <v>36.030.817/0004-00</v>
       </c>
       <c r="B377" t="str">
         <v>SUELI LIMA DE SOUZA LTDA</v>
       </c>
       <c r="C377" t="str">
         <v>Regular</v>
       </c>
       <c r="D377">
         <v>0</v>
       </c>
       <c r="E377">
         <v>0</v>
       </c>
       <c r="F377" t="str">
-        <v>31/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G377" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="378">
       <c r="A378" t="str">
-        <v>65.300.313/0001-00</v>
+        <v>61.067.292/0001-74</v>
       </c>
       <c r="B378" t="str">
-        <v>TOCHA EXPRESS LTDA</v>
+        <v>T&amp;A MACIEL TRANSPORTES LTDA</v>
       </c>
       <c r="C378" t="str">
         <v>Regular</v>
       </c>
       <c r="D378">
         <v>0</v>
       </c>
       <c r="E378">
         <v>0</v>
       </c>
       <c r="F378" t="str">
-        <v>27/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G378" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="379">
       <c r="A379" t="str">
-        <v>61.451.147/0001-92</v>
+        <v>65.300.313/0001-00</v>
       </c>
       <c r="B379" t="str">
-        <v>TOP CAR PREMIUM LTDA</v>
+        <v>TOCHA EXPRESS LTDA</v>
       </c>
       <c r="C379" t="str">
         <v>Regular</v>
       </c>
       <c r="D379">
         <v>0</v>
       </c>
       <c r="E379">
         <v>0</v>
       </c>
       <c r="F379" t="str">
-        <v>20/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G379" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="380">
       <c r="A380" t="str">
-        <v>41.234.282/0001-79</v>
+        <v>61.451.147/0001-92</v>
       </c>
       <c r="B380" t="str">
-        <v>TOP LOG APOIO ADMINISTRATIVO LTDA</v>
+        <v>TOP CAR PREMIUM LTDA</v>
       </c>
       <c r="C380" t="str">
         <v>Regular</v>
       </c>
       <c r="D380">
         <v>0</v>
       </c>
       <c r="E380">
         <v>0</v>
       </c>
       <c r="F380" t="str">
-        <v>27/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G380" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="381">
       <c r="A381" t="str">
-        <v>55.286.875/0001-93</v>
+        <v>41.234.282/0001-79</v>
       </c>
       <c r="B381" t="str">
-        <v>TR CARGAS VIDAL LTDA</v>
+        <v>TOP LOG APOIO ADMINISTRATIVO LTDA</v>
       </c>
       <c r="C381" t="str">
         <v>Regular</v>
       </c>
       <c r="D381">
         <v>0</v>
       </c>
       <c r="E381">
         <v>0</v>
       </c>
       <c r="F381" t="str">
-        <v>30/12/2026</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G381" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="382">
       <c r="A382" t="str">
-        <v>39.367.744/0001-84</v>
+        <v>55.286.875/0001-93</v>
       </c>
       <c r="B382" t="str">
-        <v>TR LAB PRODUTOS E EQUIPAMENTOS PARA LABORATORIOS LTDA.</v>
+        <v>TR CARGAS VIDAL LTDA</v>
       </c>
       <c r="C382" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D382">
         <v>0</v>
       </c>
       <c r="E382">
         <v>0</v>
       </c>
       <c r="F382" t="str">
-        <v>27/01/2027</v>
+        <v>14/03/2027</v>
       </c>
       <c r="G382" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="383">
       <c r="A383" t="str">
-        <v>55.065.027/0001-54</v>
+        <v>39.367.744/0001-84</v>
       </c>
       <c r="B383" t="str">
-        <v>TR RODOLAM LTDA</v>
+        <v>TR LAB PRODUTOS E EQUIPAMENTOS PARA LABORATORIOS LTDA.</v>
       </c>
       <c r="C383" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D383">
         <v>0</v>
       </c>
       <c r="E383">
         <v>0</v>
       </c>
       <c r="F383" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G383" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="384">
       <c r="A384" t="str">
-        <v>66.542.103/0001-91</v>
+        <v>55.065.027/0001-54</v>
       </c>
       <c r="B384" t="str">
-        <v>TRACZ OPERACOES ADMINISTRATIVAS LTDA</v>
+        <v>TR RODOLAM LTDA</v>
       </c>
       <c r="C384" t="str">
         <v>Regular</v>
       </c>
       <c r="D384">
         <v>0</v>
       </c>
       <c r="E384">
         <v>0</v>
       </c>
       <c r="F384" t="str">
-        <v>18/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G384" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="385">
       <c r="A385" t="str">
-        <v>13.410.772/0001-43</v>
+        <v>66.542.103/0001-91</v>
       </c>
       <c r="B385" t="str">
-        <v>TRANSCIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
+        <v>TRACZ OPERACOES ADMINISTRATIVAS LTDA</v>
       </c>
       <c r="C385" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D385">
-        <v>1</v>
+        <v>8</v>
       </c>
       <c r="E385">
-        <v>1288.6</v>
+        <v>288.26</v>
       </c>
       <c r="F385" t="str">
-        <v>05/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G385" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="386">
       <c r="A386" t="str">
-        <v>05.413.440/0001-94</v>
+        <v>13.410.772/0001-43</v>
       </c>
       <c r="B386" t="str">
-        <v>TRANSPORTADORA GRISOPAR LTDA</v>
+        <v>TRANSCIC TRANSPORTES RODOVIARIOS DE CARGAS LTDA</v>
       </c>
       <c r="C386" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D386">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="E386">
-        <v>0</v>
+        <v>1391.58</v>
       </c>
       <c r="F386" t="str">
-        <v>18/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G386" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="387">
       <c r="A387" t="str">
-        <v>18.499.500/0001-85</v>
+        <v>07.163.859/0001-60</v>
       </c>
       <c r="B387" t="str">
-        <v>TRANSTOCHA LTDA</v>
+        <v>TRANSEDUC AMBIENTAL LTDA</v>
       </c>
       <c r="C387" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D387">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="E387">
-        <v>0</v>
+        <v>23198.69</v>
       </c>
       <c r="F387" t="str">
-        <v>19/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G387" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="388">
       <c r="A388" t="str">
-        <v>32.855.891/0001-54</v>
+        <v>05.413.440/0001-94</v>
       </c>
       <c r="B388" t="str">
-        <v>UNIQUE MOMENT EVENTOS LTDA</v>
+        <v>TRANSPORTADORA GRISOPAR LTDA</v>
       </c>
       <c r="C388" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D388">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E388">
-        <v>220</v>
+        <v>1750.31</v>
       </c>
       <c r="F388" t="str">
-        <v>27/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G388" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="389">
       <c r="A389" t="str">
-        <v>06.926.516/0001-48</v>
+        <v>18.499.500/0001-85</v>
       </c>
       <c r="B389" t="str">
-        <v>UOJA ALIMENTOS LTDA</v>
+        <v>TRANSTOCHA LTDA</v>
       </c>
       <c r="C389" t="str">
-        <v>Positiva c/ Efeito de Negativa</v>
+        <v>Regular</v>
       </c>
       <c r="D389">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E389">
-        <v>0</v>
+        <v>57.64</v>
       </c>
       <c r="F389" t="str">
-        <v>27/01/2027</v>
+        <v>12/03/2027</v>
       </c>
       <c r="G389" t="str">
-        <v>Disponível</v>
+        <v>—</v>
       </c>
     </row>
     <row r="390">
       <c r="A390" t="str">
-        <v>06.926.516/0002-29</v>
+        <v>32.855.891/0001-54</v>
       </c>
       <c r="B390" t="str">
-        <v>UOJA ALIMENTOS LTDA</v>
+        <v>UNIQUE MOMENT EVENTOS LTDA</v>
       </c>
       <c r="C390" t="str">
         <v>Regular</v>
       </c>
       <c r="D390">
         <v>0</v>
       </c>
       <c r="E390">
         <v>0</v>
       </c>
       <c r="F390" t="str">
-        <v>31/01/2027</v>
+        <v>15/03/2027</v>
       </c>
       <c r="G390" t="str">
-        <v>Emitir pela Matriz</v>
+        <v>—</v>
       </c>
     </row>
     <row r="391">
       <c r="A391" t="str">
-        <v>35.400.869/0001-08</v>
+        <v>06.926.516/0001-48</v>
       </c>
       <c r="B391" t="str">
-        <v>WANDERLEIA DA GRACA DE LIMA PIRES</v>
+        <v>UOJA ALIMENTOS LTDA</v>
       </c>
       <c r="C391" t="str">
-        <v>Regular</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D391">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="E391">
-        <v>0</v>
+        <v>1052.45</v>
       </c>
       <c r="F391" t="str">
-        <v>27/01/2027</v>
+        <v>16/03/2027</v>
       </c>
       <c r="G391" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="392">
       <c r="A392" t="str">
-        <v>15.081.020/0001-01</v>
+        <v>06.926.516/0002-29</v>
       </c>
       <c r="B392" t="str">
-        <v>WM TRANSPORTES LTDA</v>
+        <v>UOJA ALIMENTOS LTDA</v>
       </c>
       <c r="C392" t="str">
         <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D392">
-        <v>13</v>
+        <v>2</v>
       </c>
       <c r="E392">
-        <v>11825.33</v>
+        <v>1052.45</v>
       </c>
       <c r="F392" t="str">
-        <v>06/01/2027</v>
+        <v>17/03/2027</v>
       </c>
       <c r="G392" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="393">
       <c r="A393" t="str">
-        <v>60.305.787/0001-21</v>
+        <v>23.709.669/0001-52</v>
       </c>
       <c r="B393" t="str">
-        <v>ZAHRA PERFUMES LTDA</v>
+        <v>VET SYSTEMS EQUIPAMENTOS VETERINARIOS LTDA</v>
       </c>
       <c r="C393" t="str">
-        <v>Indefinida</v>
+        <v>Positiva c/ Efeito de Negativa</v>
       </c>
       <c r="D393">
         <v>0</v>
       </c>
       <c r="E393">
         <v>0</v>
       </c>
       <c r="F393" t="str">
-        <v/>
+        <v>16/03/2027</v>
       </c>
       <c r="G393" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="394">
       <c r="A394" t="str">
+        <v>35.400.869/0001-08</v>
+      </c>
+      <c r="B394" t="str">
+        <v>WANDERLEIA DA GRACA DE LIMA PIRES</v>
+      </c>
+      <c r="C394" t="str">
+        <v>Regular</v>
+      </c>
+      <c r="D394">
+        <v>0</v>
+      </c>
+      <c r="E394">
+        <v>0</v>
+      </c>
+      <c r="F394" t="str">
+        <v>27/01/2027</v>
+      </c>
+      <c r="G394" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" t="str">
+        <v>15.081.020/0001-01</v>
+      </c>
+      <c r="B395" t="str">
+        <v>WM TRANSPORTES LTDA</v>
+      </c>
+      <c r="C395" t="str">
+        <v>Positiva c/ Efeito de Negativa</v>
+      </c>
+      <c r="D395">
+        <v>13</v>
+      </c>
+      <c r="E395">
+        <v>12219.08</v>
+      </c>
+      <c r="F395" t="str">
+        <v>16/03/2027</v>
+      </c>
+      <c r="G395" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" t="str">
+        <v>60.305.787/0001-21</v>
+      </c>
+      <c r="B396" t="str">
+        <v>ZAHRA PERFUMES LTDA</v>
+      </c>
+      <c r="C396" t="str">
+        <v>Indefinida</v>
+      </c>
+      <c r="D396">
+        <v>0</v>
+      </c>
+      <c r="E396">
+        <v>0</v>
+      </c>
+      <c r="F396" t="str">
+        <v/>
+      </c>
+      <c r="G396" t="str">
+        <v>—</v>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" t="str">
         <v>60.942.139/0001-86</v>
       </c>
-      <c r="B394" t="str">
+      <c r="B397" t="str">
         <v>ZANATO &amp; CHAVES LTDA</v>
       </c>
-      <c r="C394" t="str">
+      <c r="C397" t="str">
         <v>Indefinida</v>
       </c>
-      <c r="D394">
-[...5 lines deleted...]
-      <c r="F394" t="str">
+      <c r="D397">
+        <v>0</v>
+      </c>
+      <c r="E397">
+        <v>0</v>
+      </c>
+      <c r="F397" t="str">
         <v/>
       </c>
-      <c r="G394" t="str">
+      <c r="G397" t="str">
         <v>—</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G394"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G397"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Empresas</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 